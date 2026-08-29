--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -1,61 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken-my.sharepoint.com/personal/hensyu5_kokuhoken_onmicrosoft_com/Documents/09麻酔/web投稿/2026投稿規定改訂/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="143" documentId="11_AD4D066CA252ABDACC1048B419D2F48C72EEDF4A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{53B56751-0238-4B66-97A4-FF6421428F17}"/>
+  <xr:revisionPtr revIDLastSave="157" documentId="11_AD4D066CA252ABDACC1048B419D2F48C72EEDF4A" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{36C85CED-4272-4805-9508-8A75DBF510FB}"/>
   <bookViews>
-    <workbookView xWindow="2415" yWindow="0" windowWidth="21990" windowHeight="12750" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="5160" yWindow="690" windowWidth="22125" windowHeight="12150" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>郵便番号</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>住所</t>
     <phoneticPr fontId="1"/>
@@ -86,115 +82,123 @@
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">連絡事項
 </t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>施設名（大学・講座・病院等）・建物名等</t>
     <rPh sb="4" eb="6">
       <t>ダイガク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>コウザ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ビョウイン</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　　　　部　（0部または50部以上）</t>
-[...5 lines deleted...]
-  <si>
     <t>別刷注文部数</t>
     <rPh sb="2" eb="4">
       <t>チュウモン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【別刷料金】
 　カラー無：表紙代5,500円＋一部220円（税別・送料別）
 　カラー有：表紙代5,500円＋一部330円（税別・送料別）
 　例：50部・カラー無の場合 = 5,500 ＋ 220×50 =16,500円
 　　　50部・カラー有の場合 = 5,500 ＋ 330×50 =22,000円
 　＊カラーの図は、オンラインジャーナルではすべてカラーで掲載されますが、
 　　別刷に掲載する図をカラーにする場合、上記の料金がかかります。</t>
     <rPh sb="2" eb="6">
       <t>ベツズリリョウキン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>★連絡先（校正紙・別刷等の送付先）をご記入ください（雑誌には掲載されません）</t>
     <rPh sb="1" eb="4">
       <t>レンラクサキ</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>コウセイシ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
+  <si>
+    <t>　　　　部　（0部または50部以上）</t>
+    <rPh sb="6" eb="7">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Yu Gothic"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Yu Gothic"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Yu Gothic"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -213,94 +217,104 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -539,455 +553,142 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="20.5" customWidth="1"/>
     <col min="2" max="2" width="59.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="29.25" customHeight="1">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="8"/>
+    </row>
+    <row r="4" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="8"/>
+    </row>
+    <row r="5" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="8"/>
+    </row>
+    <row r="6" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A6" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="7"/>
+    </row>
+    <row r="7" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="7"/>
+    </row>
+    <row r="8" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="10"/>
+    </row>
+    <row r="9" spans="1:2" ht="83.25" customHeight="1">
+      <c r="A9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="9"/>
+    </row>
+    <row r="10" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A10" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="7"/>
-[...52 lines deleted...]
-      <c r="A10" s="6" t="s">
+    </row>
+    <row r="11" spans="1:2" ht="103.5" customHeight="1">
+      <c r="A11" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B11" s="8"/>
+      <c r="B11" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...303 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98F15297-B7B2-4FC4-A3F2-8C3143AC2612}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>