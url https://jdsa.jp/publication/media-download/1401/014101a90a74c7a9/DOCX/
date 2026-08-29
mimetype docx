--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -1,1458 +1,1184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w14:paraId="2516205E" w14:textId="1781EB2C" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+    <w:p w14:paraId="2516205E" w14:textId="1781EB2C" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【論文種別】</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00B162A0" w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidR="00B162A0" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>該当種別を残して削除してください</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE476A9" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+    <w:p w14:paraId="5CE476A9" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLineChars="100" w:firstLine="213"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...109 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">総説　　原著論文　　臨床報告　　技術・技法　　調査・資料　　解説・記事　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A91A4B" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49629479" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【表題（および副題）】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E6CF01" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+    <w:p w14:paraId="65E6CF01" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62A04C87" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA4B7DA" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【ランニングタイトル】</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>字以内）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2DF3BF" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69ECC026" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9462DF" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【所属機関名】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A1E285" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+    <w:p w14:paraId="69A1E285" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027BFC89" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6993BCAE" w14:textId="65F36527" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B162A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【著者名】</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00B162A0" w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidR="00B162A0" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>共著者含めすべて</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A5BB2" w14:textId="77777777" w:rsidR="00C96CB5" w:rsidRDefault="00C96CB5" w:rsidP="00C96CB5">
-[...24 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+    <w:p w14:paraId="369A5BB2" w14:textId="77777777" w:rsidR="00C96CB5" w:rsidRPr="00B05783" w:rsidRDefault="00C96CB5" w:rsidP="00C96CB5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9E0880" w14:textId="77777777" w:rsidR="0067277F" w:rsidRPr="00B05783" w:rsidRDefault="0067277F" w:rsidP="00C96CB5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63BA3FCB" w14:textId="2DB59AFE" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="00B162A0" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:color w:val="124F1A" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C96CB5">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>◆</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>所属が複数</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96CB5" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>場合、</w:t>
       </w:r>
-      <w:r w:rsidR="00C96CB5" w:rsidRPr="00C96CB5">
-[...37 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C96CB5" w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>所属機関名と著者名に</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>所属機関の区別を</w:t>
       </w:r>
-      <w:r w:rsidR="00C96CB5" w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C96CB5" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>示す</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>片括弧数字［</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>）、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>］</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96CB5" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>を付与する</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2E44C1" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+    <w:p w14:paraId="7B2E44C1" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3910A38A" w14:textId="50BE3751" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【和文キーワード】</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C96CB5" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C96CB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>語程度）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5EAFB0" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="0067277F" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...24 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+    <w:p w14:paraId="4E5EAFB0" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2186C283" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA8C613" w14:textId="3BBB790C" w:rsidR="00B162A0" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="00E301F0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B162A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B162A0">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>点</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>】　　【図</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B162A0">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>点</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
-      <w:r w:rsidR="00B162A0" w:rsidRPr="00B162A0">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidR="00B162A0" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="0067277F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>【英文抄録語数</w:t>
       </w:r>
-      <w:r w:rsidR="0067277F" w:rsidRPr="00B162A0">
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words</w:t>
+      </w:r>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>】</w:t>
       </w:r>
-      <w:r w:rsidR="0067277F" w:rsidRPr="0067277F">
-[...41 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>250words</w:t>
+      </w:r>
+      <w:r w:rsidR="0067277F" w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>以内）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ABE438" w14:textId="77777777" w:rsidR="00E301F0" w:rsidRPr="00B05783" w:rsidRDefault="00E301F0" w:rsidP="00E301F0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61AFDAB6" w14:textId="77777777" w:rsidR="0067277F" w:rsidRDefault="0067277F" w:rsidP="00E301F0">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="ＭＳ ゴシック" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+    <w:p w14:paraId="61AFDAB6" w14:textId="77777777" w:rsidR="0067277F" w:rsidRPr="00B05783" w:rsidRDefault="0067277F" w:rsidP="00E301F0">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54124C9C" w14:textId="4D68FC6D" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+    <w:p w14:paraId="54124C9C" w14:textId="4D68FC6D" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B162A0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>（記入不要）　　　　年　　月　　日受付／　　　　年　　月　　日受理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075512E4" w14:textId="77777777" w:rsidR="00B162A0" w:rsidRPr="00B162A0" w:rsidRDefault="00B162A0" w:rsidP="001012C1">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+    <w:p w14:paraId="075512E4" w14:textId="77777777" w:rsidR="00B162A0" w:rsidRPr="00B05783" w:rsidRDefault="00B162A0" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A4CD844" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00DF109F" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+    <w:p w14:paraId="4A4CD844" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="183" w:hangingChars="100" w:hanging="183"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>◆次のページから，</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>◆</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>要旨</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>次のページから，要旨（臨床報告，技術・技法では不要），本文，謝辞，利益相反，文献，英文抄録（技術・技法では不要）の順に記載のこと．書体は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>10.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>臨床報告，技術・技法では不要</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>ポイント明朝体・</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>），</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>Century</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>本文，謝辞，利益相反，文献，</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>英文抄録</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（技術・技法では不要）</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        <w:t>行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>の順に記載のこと．書体は10.5ポイント明朝体・Century，1行40字×25行．本文中への図表の呼び出しは</w:t>
-[...30 lines deleted...]
-          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>字</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>×25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>行．本文中への図表の呼び出しは</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Table 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0249E">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Fig. 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0249E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>などを</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0249E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>赤字で記載</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0249E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>のこと．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01117B47" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...7 lines deleted...]
-        <w:sectPr w:rsidR="001012C1" w:rsidSect="00B162A0">
+    <w:p w14:paraId="01117B47" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidSect="00B162A0">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="438" w:charSpace="532"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B30CB7" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+    <w:p w14:paraId="16B30CB7" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00D80CF4" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>【</w:t>
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>【要旨】（総説，原著論文，調査・資料は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>600</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>字以内，解説・記事は</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>400</w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>字以内）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFB8B9D" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00D80CF4" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>＊臨床報告，技術・技法は，この文章を削除して</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>行目から本文（緒言）を記載すること．</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66280825" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+    <w:p w14:paraId="66280825" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00D80CF4" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CD70A6" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00D80CF4" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C6757C9" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001012C1" w:rsidRPr="009E3E97" w:rsidSect="001012C1">
+        <w:sectPr w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidSect="001012C1">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="newSection"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:type="linesAndChars" w:linePitch="526" w:charSpace="532"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="539F9ECC" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00901E74" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="539F9ECC" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>英文表題</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9BDDCA" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="2D9BDDCA" w14:textId="53B6F483" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F985484" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="4F985484" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EF2665" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00901E74" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="21EF2665" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>英文所属</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA0AD61" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6EA0AD61" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25286763" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="25286763" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A131244" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00901E74" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="1A131244" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:kern w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">英文著者名  </w:t>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:t>英文著者名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B07140" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="53F58714" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="0D4BFA83" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:r w:rsidRPr="00B05783">
         <w:t>Abstract (250</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D82897">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>words</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>以内</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>＊技術・技法では不要</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D62AD0" w14:textId="6F769DD3" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="51354261" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="034074C2" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>程度</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACBF112" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="5CEC1B07" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="68D5C411" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="001012C1">
+      <w:r w:rsidRPr="00B05783">
+        <w:t>Address correspondence to (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>氏名，所属名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>住所不要</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B05783">
+        <w:t xml:space="preserve">E-mail): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCFA8EC" w14:textId="1F5425FF" w:rsidR="00B05783" w:rsidRDefault="00B05783">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DCFA664" w14:textId="3377034C" w:rsidR="00B05783" w:rsidRDefault="00B05783">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715F2C02" w14:textId="019CDA3F" w:rsidR="00B05783" w:rsidRDefault="00B05783">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...143 lines deleted...]
-        <w:sectPr w:rsidR="001012C1" w:rsidSect="001012C1">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796D59A8" w14:textId="77777777" w:rsidR="00B05783" w:rsidRDefault="00B05783" w:rsidP="001012C1">
+      <w:pPr>
+        <w:sectPr w:rsidR="00B05783" w:rsidSect="001012C1">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
           <w:lnNumType w:countBy="1" w:restart="newSection"/>
           <w:cols w:space="425"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:type="lines" w:linePitch="526"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7641BE54" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="65A98531" w14:textId="4D66A72F" w:rsidR="00B05783" w:rsidRPr="00D80CF4" w:rsidRDefault="00B05783" w:rsidP="00B05783">
+      <w:r w:rsidRPr="00D80CF4">
         <w:lastRenderedPageBreak/>
-        <w:t>（Table、Fig.：こ</w:t>
-[...29 lines deleted...]
-    <w:sectPr w:rsidR="00AB5DDB" w:rsidRPr="001012C1" w:rsidSect="001012C1">
+        <w:t>（図表説明）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>＊または</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:t>各図表内に記載のこと</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80CF4">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="422BA104" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00D80CF4" w:rsidRDefault="001012C1" w:rsidP="001012C1"/>
+    <w:p w14:paraId="3083E515" w14:textId="06B6F606" w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidRDefault="001012C1" w:rsidP="00B05783">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:sectPr w:rsidR="001012C1" w:rsidRPr="00B05783" w:rsidSect="00B05783">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
+          <w:cols w:space="425"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:type="lines" w:linePitch="526"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAF7131" w14:textId="77777777" w:rsidR="00AB5DDB" w:rsidRPr="00B05783" w:rsidRDefault="00AB5DDB"/>
+    <w:sectPr w:rsidR="00AB5DDB" w:rsidRPr="00B05783" w:rsidSect="001012C1">
       <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:formProt w:val="0"/>
       <w:docGrid w:type="lines" w:linePitch="526"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0CBE591A" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="508C0CDC" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -1477,146 +1203,143 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="1F2ACD4B" w14:textId="77777777" w:rsidR="001012C1" w:rsidRPr="00FF2245" w:rsidRDefault="001012C1">
     <w:pPr>
       <w:pStyle w:val="ac"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="481288BE" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7A50D9A8" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C6B5995" w14:textId="77777777" w:rsidR="001012C1" w:rsidRDefault="001012C1" w:rsidP="001012C1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
+  <w:drawingGridHorizontalSpacing w:val="105"/>
+  <w:drawingGridVerticalSpacing w:val="263"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00954B6C"/>
     <w:rsid w:val="001012C1"/>
     <w:rsid w:val="0067277F"/>
+    <w:rsid w:val="00790C31"/>
     <w:rsid w:val="00954B6C"/>
     <w:rsid w:val="00AB5DDB"/>
+    <w:rsid w:val="00B05783"/>
     <w:rsid w:val="00B162A0"/>
     <w:rsid w:val="00C96CB5"/>
+    <w:rsid w:val="00D80CF4"/>
     <w:rsid w:val="00E301F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2668,51 +2391,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af1">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B162A0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2966,372 +2689,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...303 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>576</Characters>
+  <Pages>5</Pages>
+  <Words>99</Words>
+  <Characters>568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>676</CharactersWithSpaces>
+  <CharactersWithSpaces>666</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>島村 典子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>