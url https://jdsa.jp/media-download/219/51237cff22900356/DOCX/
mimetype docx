--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="59096261" w14:textId="77777777" w:rsidR="00F06322" w:rsidRPr="0071279E" w:rsidRDefault="00F06322" w:rsidP="00F06322">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5810052B" w14:textId="77777777" w:rsidR="00F06322" w:rsidRPr="0071279E" w:rsidRDefault="00F06322" w:rsidP="001B1616">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -20698,246 +20698,224 @@
       <w:r w:rsidRPr="0071279E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>をご記入下さい。また、受講と指導どちらかを</w:t>
       </w:r>
       <w:r w:rsidR="00620393" w:rsidRPr="0071279E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="0071279E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>で囲んで下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B3F986" w14:textId="77777777" w:rsidR="009C79A7" w:rsidRPr="0071279E" w:rsidRDefault="009C79A7" w:rsidP="009C79A7">
+    <w:p w14:paraId="47234EB4" w14:textId="2132685B" w:rsidR="00294DE8" w:rsidRPr="00294DE8" w:rsidRDefault="009C79A7" w:rsidP="00294DE8">
       <w:pPr>
         <w:ind w:left="196" w:hangingChars="100" w:hanging="196"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="0071279E">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>受講の場合は、</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>eCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：コース修了証の複写</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>AHA-BLS</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>カード、</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>AHA-ACLS</w:t>
+      </w:r>
+      <w:r w:rsidR="00294DE8" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>プロバイダーカード）を裏面に糊付けして下さい。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B788C82" w14:textId="308F31D9" w:rsidR="009C79A7" w:rsidRPr="00294DE8" w:rsidRDefault="009C79A7" w:rsidP="009C79A7">
+      <w:pPr>
+        <w:ind w:left="196" w:hangingChars="100" w:hanging="196"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>・指導の場合は、指導資格の証明となるもの（</w:t>
+      </w:r>
+      <w:r w:rsidR="00620393" w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>AHA-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294DE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>LS</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071279E">
-[...7 lines deleted...]
-      <w:r w:rsidR="00620393" w:rsidRPr="0071279E">
+      <w:r w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>インストラクターカード、</w:t>
+      </w:r>
+      <w:r w:rsidR="00620393" w:rsidRPr="00294DE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>AHA-</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071279E">
+      <w:r w:rsidRPr="00294DE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071279E">
+      <w:r w:rsidRPr="00294DE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>LS</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071279E">
-[...7 lines deleted...]
-      <w:r w:rsidR="00756C59" w:rsidRPr="0071279E">
+      <w:r w:rsidRPr="00294DE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>インストラクターカード</w:t>
+      </w:r>
+      <w:r w:rsidR="00620393" w:rsidRPr="00294DE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の複写</w:t>
       </w:r>
-      <w:r w:rsidRPr="0071279E">
-[...97 lines deleted...]
-      <w:r w:rsidRPr="0071279E">
+      <w:r w:rsidRPr="00294DE8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）を裏面に糊付けして下さい。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB31066" w14:textId="77777777" w:rsidR="009C79A7" w:rsidRPr="0071279E" w:rsidRDefault="009C79A7" w:rsidP="009C79A7">
       <w:pPr>
         <w:ind w:left="196" w:hangingChars="100" w:hanging="196"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9855" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -21551,61 +21529,61 @@
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>受講・指導</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19A62F28" w14:textId="77777777" w:rsidR="009C79A7" w:rsidRPr="0071279E" w:rsidRDefault="009C79A7" w:rsidP="007230EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:id="11" w:name="_Hlk85537370"/>
     <w:p w14:paraId="0E9215E3" w14:textId="0FBCC759" w:rsidR="00136752" w:rsidRPr="0071279E" w:rsidRDefault="00136752" w:rsidP="00136752">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="840"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Hlk85537370"/>
       <w:r w:rsidRPr="0071279E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="658FE8A8" wp14:editId="17B82DAB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-66675</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>170815</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2340610" cy="429260"/>
                 <wp:effectExtent l="19050" t="18415" r="21590" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="正方形/長方形 15"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
@@ -22265,52 +22243,52 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28B8791C" w14:textId="77777777" w:rsidR="00B8394F" w:rsidRPr="0071279E" w:rsidRDefault="00B8394F" w:rsidP="00136752">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="784"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B8394F" w:rsidRPr="0071279E" w:rsidSect="00B1271E">
-      <w:footerReference w:type="even" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="338"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="47BC0F7E" w14:textId="77777777" w:rsidR="000B2155" w:rsidRDefault="000B2155">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="03EEE851" w14:textId="77777777" w:rsidR="000B2155" w:rsidRDefault="000B2155">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -22653,50 +22631,51 @@
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E11773"/>
     <w:rsid w:val="000138F7"/>
     <w:rsid w:val="000266A2"/>
     <w:rsid w:val="000404B4"/>
     <w:rsid w:val="00061B3B"/>
     <w:rsid w:val="00061CC5"/>
     <w:rsid w:val="00092A0E"/>
     <w:rsid w:val="000A23C2"/>
     <w:rsid w:val="000B2155"/>
     <w:rsid w:val="00104B91"/>
     <w:rsid w:val="00136752"/>
     <w:rsid w:val="00154F8D"/>
     <w:rsid w:val="00184D37"/>
     <w:rsid w:val="0019697B"/>
     <w:rsid w:val="001A2744"/>
     <w:rsid w:val="001B01FE"/>
     <w:rsid w:val="001B1616"/>
     <w:rsid w:val="001D5E54"/>
     <w:rsid w:val="001F09F0"/>
     <w:rsid w:val="00222A42"/>
     <w:rsid w:val="00254664"/>
     <w:rsid w:val="002735E2"/>
+    <w:rsid w:val="00294DE8"/>
     <w:rsid w:val="002B6264"/>
     <w:rsid w:val="002C72B0"/>
     <w:rsid w:val="00315FD6"/>
     <w:rsid w:val="0036348D"/>
     <w:rsid w:val="00371B33"/>
     <w:rsid w:val="00387E58"/>
     <w:rsid w:val="0040776F"/>
     <w:rsid w:val="00415519"/>
     <w:rsid w:val="00420975"/>
     <w:rsid w:val="0044315E"/>
     <w:rsid w:val="0045289A"/>
     <w:rsid w:val="00466817"/>
     <w:rsid w:val="00467C69"/>
     <w:rsid w:val="004D6984"/>
     <w:rsid w:val="0050765F"/>
     <w:rsid w:val="00535006"/>
     <w:rsid w:val="00562598"/>
     <w:rsid w:val="00565508"/>
     <w:rsid w:val="005808A7"/>
     <w:rsid w:val="00596005"/>
     <w:rsid w:val="005A5C5B"/>
     <w:rsid w:val="005B678E"/>
     <w:rsid w:val="005D5332"/>
     <w:rsid w:val="005F0E73"/>
     <w:rsid w:val="00620393"/>
@@ -23326,51 +23305,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0065226E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Mincho"/>
       <w:spacing w:val="-7"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23629,56 +23608,72 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="2b715f74f96f88a471304b9e1898efaf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57b6e43d668a08f0a5daab238498c763" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -23893,125 +23888,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49CF5727-52E5-439A-BE98-48ECBF5906D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="434c33da-de49-4ac4-a736-c6e4d45b1396"/>
+    <ds:schemaRef ds:uri="9ec09e96-96d0-4052-9d85-29123e4e1820"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{492B5262-16A8-44F6-99F0-8FD8584C8804}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{048C722E-3606-421E-98E4-9608CCB6A506}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A086244-DC0E-6949-B47B-62A1340118DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>3925</Words>
-  <Characters>2254</Characters>
+  <Words>3918</Words>
+  <Characters>2258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6167</CharactersWithSpaces>
+  <CharactersWithSpaces>6164</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>岡本</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
   </property>
 </Properties>
 </file>