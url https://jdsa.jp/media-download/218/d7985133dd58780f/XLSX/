--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26924"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken-my.sharepoint.com/personal/gakkai12_kokuhoken_onmicrosoft_com/Documents/麻酔認定医関係/申請書類・受領書/申請書類・記入要綱/2023.11改正/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken.sharepoint.com/sites/jdsa/Shared Documents/麻酔認定医関係/会議・開催案内・日程調整/第3回委員会（書類審査）/第22期題2回/症例一覧表の修正について/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="13_ncr:1_{A4F3190B-3629-48CD-8412-F91E1101C665}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{21BD06E6-8AFE-4DAB-AFAA-A44AF58B0883}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="13_ncr:1_{501929F8-0BED-4433-A5D5-EE793603AE2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{76EE6A77-5712-4A04-BBFC-40CA80298F28}"/>
   <bookViews>
-    <workbookView xWindow="8325" yWindow="345" windowWidth="21510" windowHeight="14910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3720" yWindow="1965" windowWidth="23595" windowHeight="14910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式6-2" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'様式6-2'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="17">
   <si>
     <t>年 月 日</t>
   </si>
   <si>
     <t>使  用  薬  剤</t>
   </si>
   <si>
     <t>麻 酔 時 間</t>
   </si>
   <si>
     <t>静 脈 内 鎮 静 法 症 例 一 覧 表</t>
     <rPh sb="0" eb="3">
@@ -765,52 +765,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K105"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A48" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E103" sqref="E103"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.625" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="3" customWidth="1"/>
     <col min="3" max="4" width="3.75" style="3" customWidth="1"/>
     <col min="5" max="5" width="26.625" style="3" customWidth="1"/>
     <col min="6" max="6" width="21.25" style="3" customWidth="1"/>
     <col min="7" max="7" width="8.75" style="3" customWidth="1"/>
     <col min="8" max="8" width="17.125" style="3" customWidth="1"/>
     <col min="9" max="9" width="21.375" style="3" customWidth="1"/>
     <col min="10" max="10" width="12.5" style="3" customWidth="1"/>
     <col min="11" max="11" width="12.75" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
@@ -2788,118 +2788,129 @@
     <row r="105" spans="1:11" ht="14.25" x14ac:dyDescent="0.15">
       <c r="A105" s="2"/>
       <c r="D105" s="5"/>
       <c r="E105" s="5"/>
       <c r="F105" s="5"/>
       <c r="G105" s="5"/>
       <c r="H105" s="5"/>
       <c r="I105" s="6"/>
       <c r="J105" s="6"/>
       <c r="K105" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:J3"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="2">
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="H5:H104" xr:uid="{00000000-0002-0000-0000-000000000000}">
-[...1 lines deleted...]
-    </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="C5:C104" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"男,女"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H104" xr:uid="{15111B3D-2485-4AE7-ACF0-1F8DF4393C2B}">
+      <formula1>"歯科麻酔学指導施設,研修施設,準研修施設,麻酔科認定病院"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;8No.&amp;P</oddHeader>
     <oddFooter>&amp;L&amp;"ＭＳ Ｐゴシック,太字"&amp;8＊1）2歳以上は年齢のみで可。
 ＊2）準研修機関の症例については、麻酔記録に記載のある指導者名を記入して下さい。
 ＊3）患者の特徴、また術中の特記事項をご記入ください。&amp;R&amp;9一般社団法人　日本歯科麻酔学会</oddFooter>
   </headerFooter>
   <rowBreaks count="9" manualBreakCount="9">
     <brk id="14" max="16383" man="1"/>
     <brk id="24" max="16383" man="1"/>
     <brk id="34" max="16383" man="1"/>
     <brk id="44" max="16383" man="1"/>
     <brk id="54" max="16383" man="1"/>
     <brk id="64" max="16383" man="1"/>
     <brk id="74" max="16383" man="1"/>
     <brk id="84" max="16383" man="1"/>
     <brk id="94" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="17" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d57c72644cad1261ecdeb7f8d83a7a26">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5195ca9f66588840c23cef1fc170dd8e" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="243a22c4-0715-4563-8016-6da1f84ab103" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2978,50 +2989,60 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b6ffdc8-ae14-44c2-b9ef-6c040fcf99bb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -3078,80 +3099,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98BE4035-C741-448A-B7AA-69D8B071DFD7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{789491A3-6878-4AF9-A04B-C51CC91A12EB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{789491A3-6878-4AF9-A04B-C51CC91A12EB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44CDC216-BB80-46D6-A23B-459E642CF07D}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90F90B35-D40F-4D62-B16B-85AC5289BD0C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90F90B35-D40F-4D62-B16B-85AC5289BD0C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
+    <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
+    <ds:schemaRef ds:uri="9ec09e96-96d0-4052-9d85-29123e4e1820"/>
+    <ds:schemaRef ds:uri="434c33da-de49-4ac4-a736-c6e4d45b1396"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -3159,27 +3184,30 @@
       <vt:lpstr>'様式6-2'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Okamoto</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
+  </property>
 </Properties>
 </file>