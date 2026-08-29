--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26924"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken-my.sharepoint.com/personal/gakkai12_kokuhoken_onmicrosoft_com/Documents/麻酔認定医関係/申請書類・受領書/申請書類・記入要綱/2023.11改正/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken.sharepoint.com/sites/jdsa/Shared Documents/麻酔認定医関係/会議・開催案内・日程調整/第3回委員会（書類審査）/第22期題2回/症例一覧表の修正について/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{99ADA944-52DA-4BA2-A05C-91E1804FF8E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B9FBBA7D-F038-4413-B2A1-80C607462CB6}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="13_ncr:1_{D209B1BB-E8FE-4CEE-81A9-9B68A20FCE4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5A42DD7-21FF-4D42-9082-94D70FFFA292}"/>
   <bookViews>
-    <workbookView xWindow="630" yWindow="105" windowWidth="21510" windowHeight="14910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4155" yWindow="1875" windowWidth="23535" windowHeight="13275" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="様式6-1" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'様式6-1'!$B$3:$P$254</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'様式6-1'!$1:$4</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="25">
   <si>
     <t>全 身 麻 酔 症 例 一 覧 表</t>
   </si>
   <si>
     <t>年 月 日</t>
   </si>
   <si>
     <t>麻    酔    薬</t>
   </si>
   <si>
     <t>（筋弛緩薬を含む）</t>
@@ -820,52 +820,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:P257"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A244" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G250" sqref="G250"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L5" sqref="L5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="2" width="3.75" style="11" customWidth="1"/>
     <col min="3" max="3" width="9.625" style="11" customWidth="1"/>
     <col min="4" max="5" width="3.75" style="11" customWidth="1"/>
     <col min="6" max="6" width="16.125" style="11" customWidth="1"/>
     <col min="7" max="7" width="3.75" style="11" customWidth="1"/>
     <col min="8" max="8" width="7.375" style="11" customWidth="1"/>
     <col min="9" max="10" width="11" style="11" customWidth="1"/>
     <col min="11" max="11" width="7.375" style="11" customWidth="1"/>
     <col min="12" max="12" width="13.75" style="11" customWidth="1"/>
     <col min="13" max="13" width="12.375" style="11" customWidth="1"/>
     <col min="14" max="14" width="12.125" style="11" customWidth="1"/>
     <col min="15" max="15" width="10.5" style="11" customWidth="1"/>
     <col min="16" max="16" width="11.75" style="11" customWidth="1"/>
     <col min="17" max="16384" width="9" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="H1" s="12" t="s">
@@ -6995,55 +6995,55 @@
     <row r="257" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B257" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="I1:J1"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="4">
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="D5:D254" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"男,女"</formula1>
     </dataValidation>
     <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="G5:G254" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>"有,無"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="L5:L254" xr:uid="{00000000-0002-0000-0000-000002000000}">
-[...1 lines deleted...]
-    </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H254" xr:uid="{43B260B8-488F-47A9-BCAC-333AD863C55D}">
       <formula1>"経口,経鼻,気管切開,声門上器具,その他"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L254" xr:uid="{2B0D6C59-179F-44AE-B933-EC5B3C395738}">
+      <formula1>"歯科麻酔学指導施設,研修施設,準研修施設,麻酔科認定病院"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="400" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;R&amp;8No.&amp;P</oddHeader>
     <oddFooter>&amp;L&amp;"ＭＳ Ｐゴシック,太字"&amp;7＊1）歯科領域の症例は、○を記入して下さい。所要枚数を複写して下さい。
 ＊2）2歳以上は年齢のみで可。
 ＊3）準研修機関の症例については、麻酔記録に記載のある指導者名を記入して下さい。
 ＊4）患者の特徴、また術中の特記事項をご記入ください。&amp;R&amp;8一般社団法人　日本歯科麻酔学会</oddFooter>
   </headerFooter>
   <rowBreaks count="24" manualBreakCount="24">
     <brk id="14" max="16383" man="1"/>
     <brk id="24" max="16383" man="1"/>
     <brk id="34" max="16383" man="1"/>
     <brk id="44" max="16383" man="1"/>
     <brk id="54" max="16383" man="1"/>
     <brk id="64" max="16383" man="1"/>
     <brk id="74" max="16383" man="1"/>
     <brk id="84" max="16383" man="1"/>
     <brk id="94" max="16383" man="1"/>
     <brk id="104" max="16383" man="1"/>
     <brk id="114" max="16383" man="1"/>
     <brk id="124" max="16383" man="1"/>
     <brk id="134" max="16383" man="1"/>
@@ -7053,76 +7053,89 @@
     <brk id="174" max="16383" man="1"/>
     <brk id="184" max="16383" man="1"/>
     <brk id="194" max="16383" man="1"/>
     <brk id="204" max="16383" man="1"/>
     <brk id="214" max="16383" man="1"/>
     <brk id="224" max="16383" man="1"/>
     <brk id="234" max="16383" man="1"/>
     <brk id="244" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="17" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="d57c72644cad1261ecdeb7f8d83a7a26">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5195ca9f66588840c23cef1fc170dd8e" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="243a22c4-0715-4563-8016-6da1f84ab103" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -7201,50 +7214,60 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b6ffdc8-ae14-44c2-b9ef-6c040fcf99bb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -7301,80 +7324,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7DDAB80-C9CF-4941-B38F-776EFD2957CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C087C11A-E8FD-4940-8E6E-0708C12578EF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
+    <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
+    <ds:schemaRef ds:uri="9ec09e96-96d0-4052-9d85-29123e4e1820"/>
+    <ds:schemaRef ds:uri="434c33da-de49-4ac4-a736-c6e4d45b1396"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAB0416E-2E6A-453E-B3DB-6AEAD6746508}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2ADE31A2-2453-474D-B4FA-67C23A8BB886}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C087C11A-E8FD-4940-8E6E-0708C12578EF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAB0416E-2E6A-453E-B3DB-6AEAD6746508}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -7382,27 +7407,30 @@
       <vt:lpstr>'様式6-1'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kotani</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
+  </property>
 </Properties>
 </file>