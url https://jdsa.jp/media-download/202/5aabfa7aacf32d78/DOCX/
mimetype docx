--- v0 (2026-06-02)
+++ v1 (2026-09-02)
@@ -294,1838 +294,1982 @@
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66FFE256" w14:textId="77777777" w:rsidR="008E18DD" w:rsidRPr="00C6507C" w:rsidRDefault="008E18DD" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>必須</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="6F475342" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="6F475342" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC6C075" w14:textId="2D098CBB" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="2DC6C075" w14:textId="2D098CBB" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>参加実績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD20246" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3CD20246" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学術集会</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FAE1E7E" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="5FAE1E7E" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>参加</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D4AEE0" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="35D4AEE0" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>日本歯科麻酔学会（20単位以上）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B459ED1" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3B459ED1" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78EA90CA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="78EA90CA" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C17F8E" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="59C17F8E" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="32862C1F" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="32862C1F" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5201AA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="1E5201AA" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B16A5CF" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="4B16A5CF" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE3C1E1" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3EE3C1E1" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学会認定関連団体</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429199BF" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="429199BF" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C41963" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="66C41963" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0EE57A" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0C0EE57A" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="5537B9D5" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="5537B9D5" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605780F2" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="605780F2" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17FA9C08" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="17FA9C08" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0440A9C3" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0440A9C3" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>関連学会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBD62ED" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3FBD62ED" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F88E3B4" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="5F88E3B4" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219466C8" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="219466C8" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="4EFAA664" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="4EFAA664" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E0FC8A" w14:textId="7AB4964C" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="55E0FC8A" w14:textId="7AB4964C" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学術業績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33452402" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="33452402" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学会発表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E832D73" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="7E832D73" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>日本歯科麻酔学会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097394FC" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="097394FC" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322732EE" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="322732EE" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D9B4D2" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="24D9B4D2" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="752EDDC1" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="752EDDC1" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00CE3CD3" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="00CE3CD3" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03000CC0" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="03000CC0" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F5C7AA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="33F5C7AA" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>国際関連学会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F9A6A5" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="76F9A6A5" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="627B1059" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="627B1059" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262F0711" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="262F0711" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="06D99839" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="06D99839" w14:textId="77777777" w:rsidTr="00FD3A1B">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FE395D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="21FE395D" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30EB6F31" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="30EB6F31" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53156C70" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="53156C70" w14:textId="0BF577FD" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>学会認定関連団体</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77EDE305" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2B2AF4" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1BC176" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="05C7E457" w14:textId="77777777" w:rsidTr="00FD3A1B">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3DFA13" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60AF75FB" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464DF82C" w14:textId="7434702C" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>関連学会</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38368F98" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202F8B5E" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B02641F" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="24680A19" w14:textId="77777777" w:rsidTr="00394937">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B179B4" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0796D4AC" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40697BA3" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>リフレッシャーコース・認定講習会等　講演</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77EDE305" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="29B8FC0D" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2B2AF4" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="38AA3E6A" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1BC176" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="76292B1E" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="24680A19" w14:textId="77777777" w:rsidTr="00394937">
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="656B5111" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B179B4" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="46581FA6" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC2F07B" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>論文発表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A907BF7" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>日本歯科麻酔学会雑誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F0B868" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DF230F" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F50AF8B" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="48C1ED50" w14:textId="77777777" w:rsidTr="00394937">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6111F6C1" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09343471" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CC7CDD" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Anesthesia Progress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DEEB65" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F97BFA" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2915EA15" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="44D59FEF" w14:textId="77777777" w:rsidTr="00394937">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B9ED0E" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C80781" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D4BC67" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>その他の関連</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="494C7B68" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16272345" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C6507C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7680C36A" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w14:paraId="12CBF5F2" w14:textId="77777777" w:rsidTr="00394937">
+        <w:trPr>
+          <w:trHeight w:val="425"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5265795A" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0796D4AC" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="19ED5042" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40697BA3" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="402CB04B" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>リフレッシャーコース・認定講習会等　講演</w:t>
+              <w:t>麻酔関連著書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B8FC0D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0D740F8E" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38AA3E6A" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
-[...637 lines deleted...]
-          <w:p w14:paraId="38857A0D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="38857A0D" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C6507C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73A818CA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00C6507C" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="73A818CA" w14:textId="77777777" w:rsidR="00FD3A1B" w:rsidRPr="00C6507C" w:rsidRDefault="00FD3A1B" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C6507C" w:rsidRPr="00C6507C" w14:paraId="44D85F1F" w14:textId="77777777" w:rsidTr="00394937">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -6561,51 +6705,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5FD0A0A5" w14:textId="77777777" w:rsidR="00B93A26" w:rsidRPr="00D9179B" w:rsidRDefault="00B93A26" w:rsidP="00B93A26">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="38598D25" id="Rectangle 36" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:-6pt;margin-top:20.05pt;width:184.3pt;height:33.8pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQOnGiAgIAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0iw14hRDuw4D&#10;ugvQ7QNoWY6FSaImKbGzrx8lp2m2vQ3zgyCK5CF5eLy5GY1mB+mDQlvz+azkTFqBrbK7mn/7ev9q&#10;zVmIYFvQaGXNjzLwm+3LF5vBVXKBPepWekYgNlSDq3kfo6uKIoheGggzdNKSs0NvIJLpd0XrYSB0&#10;o4tFWa6KAX3rPAoZAr3eTU6+zfhdJ0X83HVBRqZrTr3FfPp8Nuksthuodh5cr8SpDfiHLgwoS0XP&#10;UHcQge29+gvKKOExYBdnAk2BXaeEzDPQNPPyj2kee3Ayz0LkBHemKfw/WPHp8Oi++NR6cA8ovgdi&#10;pBhcqM6eZASKYc3wEVvaIewj5mHHzpuUSWOwMXN6PHMqx8gEPS5eL8vVnKgX5FsurherTHoB1VO2&#10;8yG+l2hYutTc084yOhweQkzdQPUUkopZvFda571pywaqcLUsy5wRUKs2efM4ftfcas8OkFafv7Rt&#10;QvstzKhIAtTK1Hx9DoKql9C+s20uE0Hp6U7J2p74SZQkmYUqjs3IVEvyTwXSS4PtkQjzOOmN/g+6&#10;9Oh/cjaQ1moefuzBS870B0vLfEO8XJE4s7FeXxNb/tLRXDjACgKqeeRsut7GSc5759WupzrzzIXF&#10;t7SmTmUGn3s6NU9qylSclJ/kemnnqOf/c/sLAAD//wMAUEsDBBQABgAIAAAAIQDrP/GR4AAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWjuBpijEqapKSCDEgdILt028TQLx&#10;OoqdNvw95kSPq32aeVNsZtuLE42+c6whWSoQxLUzHTcaDh9PiwcQPiAb7B2Thh/ysCmvrwrMjTvz&#10;O532oRExhH2OGtoQhlxKX7dk0S/dQBx/RzdaDPEcG2lGPMdw28tUqUxa7Dg2tDjQrqX6ez9ZDX3A&#10;avv2mlTT7uvwuUoz93KkZ61vb+btI4hAc/iH4U8/qkMZnSo3sfGi17BI0rglaLhXCYgI3K2yDEQV&#10;SbVegywLeTmh/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQOnGiAgIAAOcDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDrP/GR4AAAAAoBAAAP&#10;AAAAAAAAAAAAAAAAAFwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:path arrowok="t"/>
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
@@ -7836,51 +7989,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1F84E5F2" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="2B45807C" id="Rectangle 14" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:-5.2pt;margin-top:11.2pt;width:184.3pt;height:33.8pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwT9YJEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSbJq14qxW2W5V&#10;aXuRtv0ADNhGxQwdSOzt13cg2WzUvlXlAQEDZ86cOWxupsGyg8ZgwNV8Pis5006CMq6r+fdv92/W&#10;nIUonBIWnK75kw78Zvv61Wb0lV5AD1ZpZATiQjX6mvcx+qooguz1IMIMvHYUbAEHEWmLXaFQjIQ+&#10;2GJRlqtiBFQeQeoQ6PTuGOTbjN+2WsYvbRt0ZLbmxC3mGfPcpLnYbkTVofC9kSca4h9YDMI4SnqG&#10;uhNRsD2av6AGIxECtHEmYSigbY3UuQaqZl7+Uc1jL7zOtZA4wZ9lCv8PVn4+PPqvmKgH/wDyR2AO&#10;dr1wnb5FhLHXQlG6eRKqGH2ozg/SJtBT1oyfQFFrxT5C1mBqcUiAVB2bstRPZ6n1FJmkw8XbZbma&#10;U0ckxZaL68Uq96IQ1fNrjyF+0DCwtKg5Uiszujg8hJjYiOr5Skrm4N5Ym9tpHRspw9WyLPOLANao&#10;FM1VYtfsLLKDSI7II9dG9V9eG0wkX1oz1Hx9viSqJMd7p3KaKIw9romKdSd9kiTJfaGKUzMxo4hJ&#10;SpBOGlBPJBjC0Yb0bWjRA/7ibCQL1jz83AvUnNmPjkR/R7pckWfzZr2+JrXwMtBcBISTBFTzyNlx&#10;uYtHl+89mq6nPPOshYNbalNrsoIvnE7kyWRZ2NOHSC6+3OdbL992+xsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAPtHLVnhAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj01Lw0AQhu+C/2EZwVu72/SDNmZT&#10;RPEgCNJalN622TEJyc6G7KZN/73jSU/DMC/PPG+2HV0rztiH2pOG2VSBQCq8ranUcPh4maxBhGjI&#10;mtYTarhigG1+e5OZ1PoL7fC8j6VgCIXUaKhi7FIpQ1GhM2HqOyS+ffvemchrX0rbmwvDXSsTpVbS&#10;mZr4Q2U6fKqwaPaDY8p7U7+tPgd8vs4P5aJqjurrdan1/d34+AAi4hj/wvCrz+qQs9PJD2SDaDVM&#10;ZmrBUQ1JwpMD8+U6AXHSsFEKZJ7J/w3yHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDw&#10;T9YJEAIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD7Ry1Z4QAAAAkBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="1F84E5F2" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -9746,51 +9908,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="797F4469" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="57C99AB4" id="Rectangle 13" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:-4.45pt;margin-top:10.45pt;width:184.3pt;height:33.8pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6APi8EQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSNEuNOEWRrsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx+lpG6w3YbpIFAi9Ug+Pm1ux96wg0KvwZZ8Pss5U1ZCrW1b8u/fHt6t&#10;OfNB2FoYsKrkR+X57fbtm83gCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMqSswHsRaAjtlmNYiD0&#10;3mSLPF9lA2DtEKTynm7vT06+TfhNo2T40jReBWZKTrWFtGPaq7hn240oWhSu0/JchviHKnqhLSWd&#10;oO5FEGyP+i+oXksED02YSegzaBotVeqBupnnf3Tz3AmnUi9EjncTTf7/wcqnw7P7irF07x5B/vDM&#10;wq4TtlV3iDB0StSUbh6Jygbni+lBPHh6yqrhM9Q0WrEPkDgYG+wjIHXHxkT1caJajYFJulxcLfPV&#10;nCYiybdc3CxWaRaZKF5eO/Tho4KeRaPkSKNM6OLw6EOsRhQvITGZhQdtTBqnsWygDNfLPE8vPBhd&#10;R2/qEttqZ5AdRFREWqk36v8yrNeBdGl0X/L1FCSKSMcHW6c0QWhzsqkUY8/8REqi+nwRxmpkui75&#10;VUwQbyqoj0QYwkmG9G3I6AB/cTaQBEvuf+4FKs7MJ0ukvyderkmz6bBe3xBbeOmoLhzCSgIqeeDs&#10;ZO7CSeV7h7rtKM88cWHhjsbU6MTga03n4klkidjzh4gqvjynqNdvu/0NAAD//wMAUEsDBBQABgAI&#10;AAAAIQDNh/TZ4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3bU1NY3Z&#10;FFE8CEKxFsXbNjsmIdnZkN206ds7nvQ0DP/PN9/km8l14ohDaDxpuJkrEEiltw1VGvbvz7MURIiG&#10;rOk8oYYzBtgUlxe5yaw/0Rsed7ESDKGQGQ11jH0mZShrdCbMfY/E2bcfnIm8DpW0gzkx3HVyodRK&#10;OtMQX6hNj481lu1udEzZts3r6mPEp/NyX93W7Zf6fEm0vr6aHu5BRJziXxl+9VkdCnY6+JFsEJ2G&#10;WbrmpoaF4sn5MlnfgThoSNMEZJHL/w8UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6&#10;APi8EQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDNh/TZ4AAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="797F4469" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -11643,51 +11814,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4B00C134" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="30AACCC1" id="Rectangle 12" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-4.45pt;margin-top:15.6pt;width:184.3pt;height:33.8pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDO4NEBEAIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSbJq14qxW2W5V&#10;aXuRtv0ADNhGxQwdSOzt13cg2WzUvlXlAQEDZ+acOWxupsGyg8ZgwNV8Pis5006CMq6r+fdv92/W&#10;nIUonBIWnK75kw78Zvv61Wb0lV5AD1ZpZATiQjX6mvcx+qooguz1IMIMvHYUbAEHEWmLXaFQjIQ+&#10;2GJRlqtiBFQeQeoQ6PTuGOTbjN+2WsYvbRt0ZLbmVFvMM+a5SXOx3YiqQ+F7I09liH+oYhDGUdIz&#10;1J2Igu3R/AU1GIkQoI0zCUMBbWukzhyIzbz8g81jL7zOXEic4M8yhf8HKz8fHv1XTKUH/wDyR2AO&#10;dr1wnb5FhLHXQlG6eRKqGH2ozg/SJtBT1oyfQFFrxT5C1mBqcUiAxI5NWeqns9R6ikzS4eLtslzN&#10;qSOSYsvF9WKVe1GI6vm1xxA/aBhYWtQcqZUZXRweQkzViOr5Skrm4N5Ym9tpHRspw9WyLPOLANao&#10;FM0ssWt2FtlBJEfkkbkR/8trg4nkS2uGmq/Pl0SV5HjvVE4ThbHHNZVi3UmfJElyX6ji1EzMKKKX&#10;EqSTBtQTCYZwtCF9G1r0gL84G8mCNQ8/9wI1Z/ajI9HfkS5X5Nm8Wa+vSS28DDQXAeEkAdU8cnZc&#10;7uLR5XuPpuspzzxr4eCW2tSarOBLTafiyWRZ2NOHSC6+3OdbL992+xsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAEG0PWjgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7aWNrErMp&#10;ongQBLEWS2/b7JiEZGdDdtOm/97xpMfhPb73Tb6ZbCdOOPjGkYLFPAKBVDrTUKVg9/kyS0D4oMno&#10;zhEquKCHTXF9levMuDN94GkbKsEQ8plWUIfQZ1L6skar/dz1SJx9u8HqwOdQSTPoM8NtJ5dRtJZW&#10;N8QLte7xqcay3Y6WKe9t87b+GvH5Eu+qu7o9RPvXlVK3N9PjA4iAU/grw68+q0PBTkc3kvGiUzBL&#10;Um4qiBdLEJzHq/QexFFBmiQgi1z+f6D4AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM7g&#10;0QEQAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AEG0PWjgAAAACAEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="4B00C134" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -13162,51 +13342,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="74FABEBF" w14:textId="71C40691" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="5A862100" id="Rectangle 11" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:-5.2pt;margin-top:6.85pt;width:184.3pt;height:33.8pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEr/+0EQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkiw14hRFug4D&#10;ugvQ7QNkWbaFyaJGKbGzrx8lp2mwvQ3Tg0CJ1CF5eLS9HXvDjgq9Blvy+SznTFkJtbZtyb9/e3iz&#10;4cwHYWthwKqSn5Tnt7vXr7aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLzgawF4GO2GY1ioHQ&#10;e5Mt8nydDYC1Q5DKe7q9n5x8l/CbRsnwpWm8CsyUnGoLace0V3HPdltRtChcp+W5DPEPVfRCW0p6&#10;gboXQbAD6r+gei0RPDRhJqHPoGm0VKkH6mae/9HNUyecSr0QOd5daPL/D1Z+Pj65rxhL9+4R5A/P&#10;LOw7YVt1hwhDp0RN6eaRqGxwvrg8iAdPT1k1fIKaRisOARIHY4N9BKTu2JioPl2oVmNgki4Xb5f5&#10;ek4TkeRbLm4W6zSLTBTPrx368EFBz6JRcqRRJnRxfPQhViOK55CYzMKDNiaN01g2UIbVMs/TCw9G&#10;19GbusS22htkRxEVkVbqjfq/Dut1IF0a3Zd8cwkSRaTjva1TmiC0mWwqxdgzP5GSqD5fhLEama5L&#10;vooJ4k0F9YkIQ5hkSN+GjA7wF2cDSbDk/udBoOLMfLRE+jviZUWaTYfN5obYwmtHdeUQVhJQyQNn&#10;k7kPk8oPDnXbUZ554sLCHY2p0YnBl5rOxZPIErHnDxFVfH1OUS/fdvcbAAD//wMAUEsDBBQABgAI&#10;AAAAIQAMFT6p4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvW9J1m6U2&#10;HaL4IAiyORx7y5prU9okpUm37t97fdLHyzl857vFZrIdO+MQGu8kJHMBDF3ldeNqCfvP11kGLETl&#10;tOq8QwlXDLApb28KlWt/cVs872LNCOJCriSYGPuc81AZtCrMfY+Osm8/WBXpHGquB3UhuO34Qog1&#10;t6pxtGBUj88Gq3Y3WqJ8tM37+mvEl2u6r5emPYrD20rK+7vp6RFYxCn+leFXn9ShJKeTH50OrJMw&#10;S8SSqhSkD8CokK6yBbCThCxJgZcF//9B+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE&#10;r/+0EQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAMFT6p4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="74FABEBF" w14:textId="71C40691" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -14362,51 +14551,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="5F0FEE77" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="192501FB" id="Rectangle 10" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:-5.2pt;margin-top:16.1pt;width:184.3pt;height:33.8pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbePywEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0iw14hRFug4D&#10;ugvQ7QNkSbaFyaJGKbG7rx+lpGmwvQ3Tg0CJ1CF5eLS5mQbLDhqDAVfz+azkTDsJyriu5t+/3b9Z&#10;cxaicEpYcLrmTzrwm+3rV5vRV3oBPVilkRGIC9Xoa97H6KuiCLLXgwgz8NqRswUcRKQjdoVCMRL6&#10;YItFWa6KEVB5BKlDoNu7o5NvM37bahm/tG3QkdmaU20x75j3Ju3FdiOqDoXvjTyVIf6hikEYR0nP&#10;UHciCrZH8xfUYCRCgDbOJAwFtK2ROvdA3czLP7p57IXXuRciJ/gzTeH/wcrPh0f/FVPpwT+A/BGY&#10;g10vXKdvEWHstVCUbp6IKkYfqvODdAj0lDXjJ1A0WrGPkDmYWhwSIHXHpkz105lqPUUm6XLxdlmu&#10;5jQRSb7l4nqxyrMoRPX82mOIHzQMLBk1RxplRheHhxBTNaJ6DknJHNwba/M4rWMjZbhalmV+EcAa&#10;lby5S+yanUV2EEkReeXeqP/LsMFE0qU1Q83X5yBRJTreO5XTRGHs0aZSrDvxkyhJ6gtVnJqJGVXz&#10;VUqQbhpQT0QYwlGG9G3I6AF/cTaSBGsefu4Fas7sR0ekvyNerkiz+bBeXxNbeOloLhzCSQKqeeTs&#10;aO7iUeV7j6brKc88c+HglsbUmszgS02n4klkmdjTh0gqvjznqJdvu/0NAAD//wMAUEsDBBQABgAI&#10;AAAAIQCUvXjs4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3W3SljRm&#10;U0TxIAhiLZbettkxG5LdDdlNm76940lvM8zPN99fbCfbsTMOofFOwmIugKGrvG5cLWH/+TLLgIWo&#10;nFaddyjhigG25e1NoXLtL+4Dz7tYM4K4kCsJJsY+5zxUBq0Kc9+jo9u3H6yKtA4114O6ENx2PBFi&#10;za1qHH0wqscng1W7Gy1R3tvmbf014vM13ddL0x7F4XUl5f3d9PgALOIU/8Lwq0/qUJLTyY9OB9ZJ&#10;mC3EkqIS0iQBRoF0ldFwkrDZZMDLgv9vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;G3j8sBECAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAlL147OEAAAAJAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="5F0FEE77" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -15497,51 +15695,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7C838867" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF6487">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF6487">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="2DA5293E" id="Rectangle 9" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:-5.2pt;margin-top:23.7pt;width:184.3pt;height:33.8pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBRN9IFEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ayNE2NOEWRrsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx+lpG6w3YbpIFAi9Ug+Pm1ux96wg0KvwZZ8Pss5U1ZCrW1b8u/fHt6t&#10;OfNB2FoYsKrkR+X57fbtm83gCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMqSswHsRaAjtlmNYiD0&#10;3mSLPF9lA2DtEKTynm7vT06+TfhNo2T40jReBWZKTrWFtGPaq7hn240oWhSu0/JchviHKnqhLSWd&#10;oO5FEGyP+i+oXksED02YSegzaBotVeqBupnnf3Tz3AmnUi9EjncTTf7/wcqnw7P7irF07x5B/vDM&#10;wq4TtlV3iDB0StSUbh6Jygbni+lBPHh6yqrhM9Q0WrEPkDgYG+wjIHXHxkT1caJajYFJuly8X+ar&#10;OU1Ekm+5uFms0iwyUby8dujDRwU9i0bJkUaZ0MXh0YdYjSheQmIyCw/amDROY9lAGa6WeZ5eeDC6&#10;jt7UJbbVziA7iKiItFJv1P9lWK8D6dLovuTrKUgUkY4Ptk5pgtDmZFMpxp75iZRE9fkijNXIdF3y&#10;65gg3lRQH4kwhJMM6duQ0QH+4mwgCZbc/9wLVJyZT5ZIvyZerkiz6bBe3xBbeOmoLhzCSgIqeeDs&#10;ZO7CSeV7h7rtKM88cWHhjsbU6MTga03n4klkidjzh4gqvjynqNdvu/0NAAD//wMAUEsDBBQABgAI&#10;AAAAIQDOvgWV4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt3U2b1BKz&#10;KaJ4EARpLZbettkxG5LdDdlNm76940lPwzAf/3x/sZlsx844hMY7CclcAENXed24WsL+83W2Bhai&#10;clp13qGEKwbYlLc3hcq1v7gtnnexZhTiQq4kmBj7nPNQGbQqzH2Pjm7ffrAq0jrUXA/qQuG24wsh&#10;VtyqxtEHo3p8Nli1u9FSykfbvK++Rny5Lvd1atqjOLxlUt7fTU+PwCJO8Q+GX31Sh5KcTn50OrBO&#10;wiwRKaES0geaBCyz9QLYicgkE8DLgv+vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;UTfSBRECAAD+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAzr4FleEAAAAKAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="7C838867" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -17075,51 +17282,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="05A91492" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00406A27">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF6487">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF6487">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="3D70055F" id="Rectangle 22" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:-.45pt;margin-top:18.15pt;width:184.3pt;height:33.8pt;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyvt4REQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0iw14hRFug4D&#10;ugvQ7QNkSbaFyaJGKbG7rx+lpGmwvQ3Tg0CJ1CF5eLS5mQbLDhqDAVfz+azkTDsJyriu5t+/3b9Z&#10;cxaicEpYcLrmTzrwm+3rV5vRV3oBPVilkRGIC9Xoa97H6KuiCLLXgwgz8NqRswUcRKQjdoVCMRL6&#10;YItFWa6KEVB5BKlDoNu7o5NvM37bahm/tG3QkdmaU20x75j3Ju3FdiOqDoXvjTyVIf6hikEYR0nP&#10;UHciCrZH8xfUYCRCgDbOJAwFtK2ROvdA3czLP7p57IXXuRciJ/gzTeH/wcrPh0f/FVPpwT+A/BGY&#10;g10vXKdvEWHstVCUbp6IKkYfqvODdAj0lDXjJ1A0WrGPkDmYWhwSIHXHpkz105lqPUUm6XLxdlmu&#10;5jQRSb7l4nqxyrMoRPX82mOIHzQMLBk1RxplRheHhxBTNaJ6DknJHNwba/M4rWMjZbhalmV+EcAa&#10;lby5S+yanUV2EEkReeXeqP/LsMFE0qU1Q83X5yBRJTreO5XTRGHs0aZSrDvxkyhJ6gtVnJqJGUUA&#10;KUG6aUA9EWEIRxnStyGjB/zF2UgSrHn4uReoObMfHZH+jni5Is3mw3p9TWzhpaO5cAgnCajmkbOj&#10;uYtHle89mq6nPPPMhYNbGlNrMoMvNZ2KJ5FlYk8fIqn48pyjXr7t9jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQCMy9oS3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvW6LRbqtN&#10;hyg+CMJwDodvWXNtSpukNOnW/XuvT/p4OYfvfLdYT65jRxxiE7yCm7kAhr4KpvG1gt3Hy2wJLCbt&#10;je6CRwVnjLAuLy8KnZtw8u943KaaEcTHXCuwKfU557Gy6HSchx49Zd9hcDrROdTcDPpEcNfxWyEy&#10;7nTjacHqHp8sVu12dETZtM1b9jni81nu6jvbfon9671S11fT4wOwhFP6K8OvPqlDSU6HMHoTWadg&#10;tqKiAplJYBTLbLEAdqCekCvgZcH/P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALK+&#10;3hERAgAA/gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AIzL2hLfAAAACAEAAA8AAAAAAAAAAAAAAAAAawQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="05A91492" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00406A27">
@@ -18275,51 +18491,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="47671191" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF6487">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF6487">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="54E196C0" id="Rectangle 7" o:spid="_x0000_s1035" style="position:absolute;left:0;text-align:left;margin-left:-4.5pt;margin-top:12.45pt;width:184.3pt;height:33.8pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD48fCkEQIAAP4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJ0iwx4hRFug4D&#10;ugvQ7QNkWbaFyaJGKbGzrx8lp2mwvQ3Tg0CJ1CF5eLS9HXvDjgq9Blvy+SznTFkJtbZtyb9/e3iz&#10;5swHYWthwKqSn5Tnt7vXr7aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLzgawF4GO2GY1ioHQ&#10;e5Mt8nyVDYC1Q5DKe7q9n5x8l/CbRsnwpWm8CsyUnGoLace0V3HPdltRtChcp+W5DPEPVfRCW0p6&#10;gboXQbAD6r+gei0RPDRhJqHPoGm0VKkH6mae/9HNUyecSr0QOd5daPL/D1Z+Pj65rxhL9+4R5A/P&#10;LOw7YVt1hwhDp0RN6eaRqGxwvrg8iAdPT1k1fIKaRisOARIHY4N9BKTu2JioPl2oVmNgki4Xb5f5&#10;ak4TkeRbLjaLVZpFJorn1w59+KCgZ9EoOdIoE7o4PvoQqxHFc0hMZuFBG5PGaSwbKMPNMs/TCw9G&#10;19GbusS22htkRxEVkVbqjfq/Dut1IF0a3Zd8fQkSRaTjva1TmiC0mWwqxdgzP5GSqD5fhLEama5L&#10;vokJ4k0F9YkIQ5hkSN+GjA7wF2cDSbDk/udBoOLMfLRE+jvi5YY0mw7r9YbYwmtHdeUQVhJQyQNn&#10;k7kPk8oPDnXbUZ554sLCHY2p0YnBl5rOxZPIErHnDxFVfH1OUS/fdvcbAAD//wMAUEsDBBQABgAI&#10;AAAAIQDsPGoS4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbuzFtgonZ&#10;FFE8CIJYS4u3bTJmQ7KzIbtp03/veNLj8Ibvfa/YzLYXJxx960jB3TICgVS5uqVGwe7zZXEPwgdN&#10;te4doYILetiU11eFzmt3pg88bUMjGEI+1wpMCEMupa8MWu2XbkDi7NuNVgc+x0bWoz4z3PYyjqJU&#10;Wt0SNxg94JPBqttOlinvXfuW7id8vqx2zdp0X9HhNVHq9mZ+fAARcA5/z/Crz+pQstPRTVR70StY&#10;ZDwlKIjXGQjOV0mWgjgqyOIEZFnI/wPKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4&#10;8fCkEQIAAP4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDsPGoS4AAAAAgBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="47671191" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -19181,51 +19406,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="72213418" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF6487">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF6487">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="5DC18E1A" id="Rectangle 6" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:-5.25pt;margin-top:7.4pt;width:184.3pt;height:33.8pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDhQlaEQIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSbJq14qxW2W5V&#10;aXuRtv0ADNhGxQwdSOzt13cg2WzUvlXlAQEDZ+acOWxupsGyg8ZgwNV8Pis5006CMq6r+fdv92/W&#10;nIUonBIWnK75kw78Zvv61Wb0lV5AD1ZpZATiQjX6mvcx+qooguz1IMIMvHYUbAEHEWmLXaFQjIQ+&#10;2GJRlqtiBFQeQeoQ6PTuGOTbjN+2WsYvbRt0ZLbmVFvMM+a5SXOx3YiqQ+F7I09liH+oYhDGUdIz&#10;1J2Igu3R/AU1GIkQoI0zCUMBbWukzhyIzbz8g81jL7zOXEic4M8yhf8HKz8fHv1XTKUH/wDyR2AO&#10;dr1wnb5FhLHXQlG6eRKqGH2ozg/SJtBT1oyfQFFrxT5C1mBqcUiAxI5NWeqns9R6ikzS4eLtslzN&#10;qSOSYsvF9WKVe1GI6vm1xxA/aBhYWtQcqZUZXRweQkzViOr5Skrm4N5Ym9tpHRspw9WyLPOLANao&#10;FM0ssWt2FtlBJEfkkbkR/8trg4nkS2uGmq/Pl0SV5HjvVE4ThbHHNZVi3UmfJElyX6ji1EzMKBIv&#10;U0tHDagnUgzh6EP6N7ToAX9xNpIHax5+7gVqzuxHR6q/I2GuyLR5s15fk1x4GWguAsJJAqp55Oy4&#10;3MWjzfceTddTnnkWw8Et9ak1WcKXmk7Vk8uysqcfkWx8uc+3Xv7t9jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQC0PTfN4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvW9KtHaU2&#10;HaL4IAjiHIpvWXNtSpukNOnW/Xvvnubj5Ry++51yO9ueHXEMrXcSkqUAhq72unWNhP3nyyIHFqJy&#10;WvXeoYQzBthWtzelKrQ/uQ887mLDCOJCoSSYGIeC81AbtCos/YCOsl8/WhXpHBuuR3UiuO35SogN&#10;t6p19MGoAZ8M1t1uskR579q3zdeEz+f1vklN9yO+XzMp7+/mxwdgEed4LcNFn9ShIqeDn5wOrJew&#10;SERGVQpSmkCFdZYnwA4S8lUKvCr5/wXVHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBD&#10;hQlaEQIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQC0PTfN4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="72213418" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -20521,51 +20755,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4E40C951" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF6487">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF6487">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="0EA43FEF" id="Rectangle 5" o:spid="_x0000_s1037" style="position:absolute;left:0;text-align:left;margin-left:-5.25pt;margin-top:13.45pt;width:184.3pt;height:33.8pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJyifvEQIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99v2yAQx98n7X9AvC92sjRLrThVla7T&#10;pO6H1O0PwIBtNMyxg8Tu/vodJE2j7W0aDwg4+N7d547NzTRYdtAYDLiaz2clZ9pJUMZ1Nf/+7f7N&#10;mrMQhVPCgtM1f9KB32xfv9qMvtIL6MEqjYxEXKhGX/M+Rl8VRZC9HkSYgdeOjC3gICJtsSsUipHU&#10;B1ssynJVjIDKI0gdAp3eHY18m/XbVsv4pW2DjszWnGKLecY8N2kuthtRdSh8b+QpDPEPUQzCOHJ6&#10;lroTUbA9mr+kBiMRArRxJmEooG2N1DkHymZe/pHNYy+8zrkQnODPmML/k5WfD4/+K6bQg38A+SMw&#10;B7teuE7fIsLYa6HI3TyBKkYfqvODtAn0lDXjJ1BUWrGPkBlMLQ5JkLJjU0b9dEatp8gkHS7eLsvV&#10;nCoiybZcXC9WuRaFqJ5fewzxg4aBpUXNkUqZ1cXhIcQUjaieryRnDu6Ntbmc1rGRPFwtyzK/CGCN&#10;StacJXbNziI7iNQReeTcKP/La4OJ1JfWDDVfny+JKuF471R2E4WxxzWFYt2JT0KSui9UcWomZhTB&#10;y/TSUQPqiYghHPuQ/g0tesBfnI3UgzUPP/cCNWf2oyPq7wjMFTVt3qzX14QLLw3NhUE4SUI1j5wd&#10;l7t4bPO9R9P15GeeYTi4pTq1JiN8iekUPXVZJnv6EamNL/f51su/3f4GAAD//wMAUEsDBBQABgAI&#10;AAAAIQAqXyUD4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwEIDfBf9DOMG3Lem2lq02&#10;HaL4IAjiHI69Zc3ZlDaX0qRb9++NT/p43Md33xXbyXbsjINvHElI5gIYUuV0Q7WE/efLbA3MB0Va&#10;dY5QwhU9bMvbm0Ll2l3oA8+7ULMoIZ8rCSaEPufcVwat8nPXI8XdtxusCnEcaq4HdYly2/GFEBm3&#10;qqF4wagenwxW7W600fLeNm/Z14jP1+W+Xpn2KA6vqZT3d9PjA7CAU/iD4Tc/pkMZm05uJO1ZJ2GW&#10;iDSiEhbZBlgEluk6AXaSsFmlwMuC//+g/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJ&#10;yifvEQIAAP8DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAqXyUD4AAAAAkBAAAPAAAAAAAAAAAAAAAAAGsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="4E40C951" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00AF6487" w:rsidRDefault="00880FC2" w:rsidP="00E11773">
@@ -23063,51 +23306,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3734FA1A" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00A7467E">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D9179B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D9179B">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="63175396" id="Rectangle 3" o:spid="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:-4.5pt;margin-top:16.45pt;width:184.3pt;height:33.8pt;z-index:251668992;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWHSTrEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjx0iw14hRFug4D&#10;ugvQ7QNkWbaFyaJGKbGzrx+lpGmwvhXTg0CJ1CF5eLS+mQbD9gq9Blvx+SznTFkJjbZdxX/+uH+3&#10;4swHYRthwKqKH5TnN5u3b9ajK1UBPZhGISMQ68vRVbwPwZVZ5mWvBuFn4JQlZws4iEBH7LIGxUjo&#10;g8mKPF9mI2DjEKTynm7vjk6+Sfhtq2T41rZeBWYqTrWFtGPa67hnm7UoOxSu1/JUhnhFFYPQlpKe&#10;oe5EEGyH+gXUoCWChzbMJAwZtK2WKvVA3czzf7p57IVTqRcix7szTf7/wcqv+0f3HWPp3j2A/OWZ&#10;hW0vbKduEWHslWgo3TwSlY3Ol+cH8eDpKavHL9DQaMUuQOJganGIgNQdmxLVhzPVagpM0mXxfpEv&#10;5zQRSb5FcV0s0ywyUT69dujDJwUDi0bFkUaZ0MX+wYdYjSifQmIyC/famDROY9lIGa4WeZ5eeDC6&#10;id7UJXb11iDbi6iItFJv1P9l2KAD6dLooeKrc5AoIx0fbZPSBKHN0aZSjD3xEymJ6vNlmOqJ6YbI&#10;K2KGeFVDcyDGEI46pH9DRg/4h7ORNFhx/3snUHFmPlti/QMRc0WiTYfV6prowktHfeEQVhJQxQNn&#10;R3MbjjLfOdRdT3nmiQwLtzSnVicKn2s6VU8qS8yefkSU8eU5RT3/281fAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAUkcvLOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBSF3wX/Q7iCb1viaout&#10;TYcoPgiCbA7H3rLm2pQ2SWnSrfv3Xp/08XIO3/1OuZ5tz044htY7CXdLAQxd7XXrGgm7z9fFA7AQ&#10;ldOq9w4lXDDAurq+KlWh/dlt8LSNDSOIC4WSYGIcCs5DbdCqsPQDOsq+/WhVpHNsuB7VmeC25ysh&#10;Mm5V6+iDUQM+G6y77WSJ8tG179nXhC+XZNfcm+4g9m+plLc389MjsIhz/CvDrz6pQ0VORz85HVgv&#10;YZHTlCghWeXAKE/SPAN2pKIQKfCq5P8XVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;lh0k6xICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAUkcvLOAAAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="3734FA1A" w14:textId="77777777" w:rsidR="00880FC2" w:rsidRPr="00D9179B" w:rsidRDefault="00880FC2" w:rsidP="00A7467E">
@@ -24836,51 +25088,60 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1DEE41B1" w14:textId="77777777" w:rsidR="008E18DD" w:rsidRPr="00AF6487" w:rsidRDefault="008E18DD" w:rsidP="008E18DD">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF6487">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
-                              <w:t>小合計　　　　　　　単位</w:t>
+                              <w:t xml:space="preserve">小合計　　　　　　　</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF6487">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:color w:val="000000"/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>単位</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7AEDD9EE" id="Rectangle 18" o:spid="_x0000_s1039" style="position:absolute;left:0;text-align:left;margin-left:-5.25pt;margin-top:13.45pt;width:184.3pt;height:33.8pt;z-index:251673088;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcUgpeEgIAAP8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSNEuNOEWRrsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx+lpG6w3YbpIFAi9Ug+Pm1ux96wg0KvwZZ8Pss5U1ZCrW1b8u/fHt6t&#10;OfNB2FoYsKrkR+X57fbtm83gCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMqSswHsRaAjtlmNYiD0&#10;3mSLPF9lA2DtEKTynm7vT06+TfhNo2T40jReBWZKTrWFtGPaq7hn240oWhSu0/JchviHKnqhLSWd&#10;oO5FEGyP+i+oXksED02YSegzaBotVeqBupnnf3Tz3AmnUi9EjncTTf7/wcqnw7P7irF07x5B/vDM&#10;wq4TtlV3iDB0StSUbh6Jygbni+lBPHh6yqrhM9Q0WrEPkDgYG+wjIHXHxkT1caJajYFJulxcLfPV&#10;nCYiybdc3CxWaRaZKF5eO/Tho4KeRaPkSKNM6OLw6EOsRhQvITGZhQdtTBqnsWygDNfLPE8vPBhd&#10;R2/qEttqZ5AdRFREWqk36v8yrNeBdGl0X/L1FCSKSMcHW6c0QWhzsqkUY8/8REqi+nwRxmpkuiby&#10;rmKGeFVBfSTGEE46pH9DRgf4i7OBNFhy/3MvUHFmPlli/T0Rc02iTYf1+obowktHdeEQVhJQyQNn&#10;J3MXTjLfO9RtR3nmiQwLdzSnRicKX2s6V08qS8yef0SU8eU5Rb3+2+1vAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAKl8lA+AAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDMBCA3wX/QzjBty3ptpat&#10;Nh2i+CAI4hyOvWXN2ZQ2l9KkW/fvjU/6eNzHd98V28l27IyDbxxJSOYCGFLldEO1hP3ny2wNzAdF&#10;WnWOUMIVPWzL25tC5dpd6APPu1CzKCGfKwkmhD7n3FcGrfJz1yPF3bcbrApxHGquB3WJctvxhRAZ&#10;t6qheMGoHp8MVu1utNHy3jZv2deIz9flvl6Z9igOr6mU93fT4wOwgFP4g+E3P6ZDGZtObiTtWSdh&#10;log0ohIW2QZYBJbpOgF2krBZpcDLgv//oPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;3FIKXhICAAD/AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAKl8lA+AAAAAJAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f" fillcolor="red" strokeweight="2pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="1DEE41B1" w14:textId="77777777" w:rsidR="008E18DD" w:rsidRPr="00AF6487" w:rsidRDefault="008E18DD" w:rsidP="008E18DD">
@@ -24902,58 +25163,58 @@
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003845F6" w:rsidRPr="00C6507C" w:rsidSect="00F2694C">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="338"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BCA87CB" w14:textId="77777777" w:rsidR="00227FD5" w:rsidRDefault="00227FD5">
+    <w:p w14:paraId="0AE89D48" w14:textId="77777777" w:rsidR="00300FD5" w:rsidRDefault="00300FD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4AADCF70" w14:textId="77777777" w:rsidR="00227FD5" w:rsidRDefault="00227FD5">
+    <w:p w14:paraId="5C6661F0" w14:textId="77777777" w:rsidR="00300FD5" w:rsidRDefault="00300FD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040305080305"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
@@ -25057,58 +25318,58 @@
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00730A56">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t>一般社団法人　日本歯科麻酔学会</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6951BC25" w14:textId="77777777" w:rsidR="00227FD5" w:rsidRDefault="00227FD5">
+    <w:p w14:paraId="086D2E3B" w14:textId="77777777" w:rsidR="00300FD5" w:rsidRDefault="00300FD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D7FB1FE" w14:textId="77777777" w:rsidR="00227FD5" w:rsidRDefault="00227FD5">
+    <w:p w14:paraId="321F1A6F" w14:textId="77777777" w:rsidR="00300FD5" w:rsidRDefault="00300FD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103B4A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="819A836C"/>
     <w:lvl w:ilvl="0" w:tplc="BC7435E8">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -25319,50 +25580,51 @@
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1518277131">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="799960237">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
@@ -25379,50 +25641,51 @@
     <w:rsid w:val="000324DE"/>
     <w:rsid w:val="00044DFA"/>
     <w:rsid w:val="00052EE0"/>
     <w:rsid w:val="00087F6B"/>
     <w:rsid w:val="000928FC"/>
     <w:rsid w:val="000A6DC7"/>
     <w:rsid w:val="000A79BD"/>
     <w:rsid w:val="000D3112"/>
     <w:rsid w:val="000D74DD"/>
     <w:rsid w:val="000F5F83"/>
     <w:rsid w:val="000F631C"/>
     <w:rsid w:val="0013091D"/>
     <w:rsid w:val="00131065"/>
     <w:rsid w:val="00166F9E"/>
     <w:rsid w:val="001B1616"/>
     <w:rsid w:val="00227FD5"/>
     <w:rsid w:val="00241F32"/>
     <w:rsid w:val="002472AE"/>
     <w:rsid w:val="00270EED"/>
     <w:rsid w:val="00274EC4"/>
     <w:rsid w:val="00285D16"/>
     <w:rsid w:val="002930FC"/>
     <w:rsid w:val="002A4754"/>
     <w:rsid w:val="002C0B5F"/>
     <w:rsid w:val="002E7741"/>
+    <w:rsid w:val="00300FD5"/>
     <w:rsid w:val="00301BA7"/>
     <w:rsid w:val="003152A3"/>
     <w:rsid w:val="00337B55"/>
     <w:rsid w:val="003845F6"/>
     <w:rsid w:val="003852DC"/>
     <w:rsid w:val="00394937"/>
     <w:rsid w:val="003A4139"/>
     <w:rsid w:val="003C5F48"/>
     <w:rsid w:val="00406A27"/>
     <w:rsid w:val="004167D1"/>
     <w:rsid w:val="0045254C"/>
     <w:rsid w:val="00494FF8"/>
     <w:rsid w:val="004A76F5"/>
     <w:rsid w:val="004B040D"/>
     <w:rsid w:val="004C44F4"/>
     <w:rsid w:val="004D7F13"/>
     <w:rsid w:val="004E0DE0"/>
     <w:rsid w:val="004E2B1B"/>
     <w:rsid w:val="004F2A36"/>
     <w:rsid w:val="00506710"/>
     <w:rsid w:val="00525F26"/>
     <w:rsid w:val="005276B8"/>
     <w:rsid w:val="00530C04"/>
     <w:rsid w:val="00534AE8"/>
     <w:rsid w:val="00540F5B"/>
@@ -25503,50 +25766,51 @@
     <w:rsid w:val="00C01BC2"/>
     <w:rsid w:val="00C114D5"/>
     <w:rsid w:val="00C6439D"/>
     <w:rsid w:val="00C6507C"/>
     <w:rsid w:val="00CB480A"/>
     <w:rsid w:val="00CE4866"/>
     <w:rsid w:val="00CE5B49"/>
     <w:rsid w:val="00D078B1"/>
     <w:rsid w:val="00D65CDB"/>
     <w:rsid w:val="00D66E5F"/>
     <w:rsid w:val="00DC5889"/>
     <w:rsid w:val="00DD48B8"/>
     <w:rsid w:val="00E11773"/>
     <w:rsid w:val="00E60E41"/>
     <w:rsid w:val="00EB3916"/>
     <w:rsid w:val="00EC03E8"/>
     <w:rsid w:val="00ED4134"/>
     <w:rsid w:val="00EF0288"/>
     <w:rsid w:val="00EF0906"/>
     <w:rsid w:val="00EF16D7"/>
     <w:rsid w:val="00F06322"/>
     <w:rsid w:val="00F2694C"/>
     <w:rsid w:val="00F564FC"/>
     <w:rsid w:val="00F75560"/>
     <w:rsid w:val="00FC27AA"/>
+    <w:rsid w:val="00FD3A1B"/>
     <w:rsid w:val="00FE5C08"/>
     <w:rsid w:val="00FF3501"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -26377,101 +26641,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="18" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1ab2c09862a73cb026fad3678f8c4181">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64710bcdac71cc3bc314db709738f1a7" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="243a22c4-0715-4563-8016-6da1f84ab103" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -26555,50 +26820,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b6ffdc8-ae14-44c2-b9ef-6c040fcf99bb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -26656,132 +26926,117 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8559C62B-C74E-5C4A-9C24-F993CEAAE81A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEEB3D75-79DF-4A3C-AD6F-42F380791A20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50A13DBB-0239-4D82-8333-6C12815DD43D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEEB3D75-79DF-4A3C-AD6F-42F380791A20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8559C62B-C74E-5C4A-9C24-F993CEAAE81A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A6C192F-67C3-45CC-A752-656D4EBD8258}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9AB6838-E880-425D-88E4-0E89506A6F31}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4351</Words>
-  <Characters>1964</Characters>
+  <Words>944</Words>
+  <Characters>5386</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6303</CharactersWithSpaces>
+  <CharactersWithSpaces>6318</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>岡本</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>