--- v0 (2026-06-02)
+++ v1 (2026-09-02)
@@ -112,85 +112,73 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>・様式9-1から9-1</w:t>
       </w:r>
       <w:r w:rsidR="00BD125A" w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>までの更新単位の小合計と、様式6に記載の診療実績を単位換算したものを更新単位集計表にまとめて下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3011709C" w14:textId="77777777" w:rsidR="008E18DD" w:rsidRPr="00FA0161" w:rsidRDefault="008E18DD" w:rsidP="008E18DD">
+    <w:p w14:paraId="2819EB43" w14:textId="682E13F4" w:rsidR="008E18DD" w:rsidRPr="00E7370A" w:rsidRDefault="008E18DD" w:rsidP="00E7370A">
       <w:pPr>
         <w:ind w:left="196" w:hangingChars="100" w:hanging="196"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>・最小単位・最大単位、本学会学術集会の参加単位、</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>共通研修の受講単位にご注意下さい。</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="4252"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="732"/>
         <w:gridCol w:w="1819"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="019AE16D" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
@@ -294,1838 +282,1990 @@
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66FFE256" w14:textId="77777777" w:rsidR="008E18DD" w:rsidRPr="00FA0161" w:rsidRDefault="008E18DD" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>必須</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="6F475342" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="6F475342" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC6C075" w14:textId="2D098CBB" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="2DC6C075" w14:textId="2D098CBB" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>参加実績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD20246" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3CD20246" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学術集会</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FAE1E7E" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="5FAE1E7E" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>参加</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35D4AEE0" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="35D4AEE0" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>日本歯科麻酔学会（20単位以上）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B459ED1" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3B459ED1" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78EA90CA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="78EA90CA" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59C17F8E" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="59C17F8E" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="32862C1F" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="32862C1F" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5201AA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="1E5201AA" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B16A5CF" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="4B16A5CF" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE3C1E1" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3EE3C1E1" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学会認定関連団体</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="429199BF" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="429199BF" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66C41963" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="66C41963" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0EE57A" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0C0EE57A" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="5537B9D5" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="5537B9D5" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605780F2" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="605780F2" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17FA9C08" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="17FA9C08" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0440A9C3" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0440A9C3" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>関連学会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBD62ED" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="3FBD62ED" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F88E3B4" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="5F88E3B4" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219466C8" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="219466C8" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="4EFAA664" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="4EFAA664" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E0FC8A" w14:textId="7AB4964C" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="55E0FC8A" w14:textId="7AB4964C" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学術業績</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33452402" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="33452402" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>学会発表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E832D73" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="7E832D73" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>日本歯科麻酔学会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="097394FC" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="097394FC" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="322732EE" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="322732EE" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D9B4D2" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="24D9B4D2" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="752EDDC1" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="752EDDC1" w14:textId="77777777" w:rsidTr="00E7370A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00CE3CD3" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="00CE3CD3" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03000CC0" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="03000CC0" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33F5C7AA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="33F5C7AA" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>国際関連学会</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F9A6A5" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="627B1059" w14:textId="1342164E" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262F0711" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="1E5D6265" w14:textId="77777777" w:rsidTr="00E7370A">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34223B70" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="204EF92D" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BA03C0" w14:textId="09EC8C41" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>学会認定関連団体</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2E8C67" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CD3956" w14:textId="695E77FD" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="031D83FE" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="06D99839" w14:textId="77777777" w:rsidTr="0041201B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21FE395D" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30EB6F31" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53156C70" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>関連学会</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F9A6A5" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="77EDE305" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="627B1059" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="7C2B2AF4" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262F0711" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="1F1BC176" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="06D99839" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="24680A19" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FE395D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="64B179B4" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30EB6F31" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0796D4AC" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53156C70" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="40697BA3" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>関連学会</w:t>
+              <w:t>リフレッシャーコース・認定講習会等　講演</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77EDE305" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="29B8FC0D" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2B2AF4" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="38AA3E6A" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1BC176" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="76292B1E" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="24680A19" w14:textId="77777777" w:rsidTr="0041201B">
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="656B5111" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64B179B4" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="46581FA6" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DC2F07B" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>論文発表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A907BF7" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>日本歯科麻酔学会雑誌</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F0B868" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14DF230F" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F50AF8B" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="48C1ED50" w14:textId="77777777" w:rsidTr="0041201B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6111F6C1" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09343471" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CC7CDD" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Anesthesia Progress</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DEEB65" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F97BFA" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2915EA15" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="44D59FEF" w14:textId="77777777" w:rsidTr="0041201B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B9ED0E" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C80781" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31D4BC67" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>その他の関連</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="494C7B68" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16272345" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0161">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>単位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7680C36A" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E7370A" w:rsidRPr="00FA0161" w14:paraId="12CBF5F2" w14:textId="77777777" w:rsidTr="0041201B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5265795A" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0796D4AC" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="19ED5042" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40697BA3" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="402CB04B" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:spacing w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>リフレッシャーコース・認定講習会等　講演</w:t>
+              <w:t>麻酔関連著書</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B8FC0D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="0D740F8E" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38AA3E6A" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
-[...637 lines deleted...]
-          <w:p w14:paraId="38857A0D" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="38857A0D" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>単位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73A818CA" w14:textId="77777777" w:rsidR="00FF3501" w:rsidRPr="00FA0161" w:rsidRDefault="00FF3501" w:rsidP="0041201B">
+          <w:p w14:paraId="73A818CA" w14:textId="77777777" w:rsidR="00E7370A" w:rsidRPr="00FA0161" w:rsidRDefault="00E7370A" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="44D85F1F" w14:textId="77777777" w:rsidTr="0041201B">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2570,131 +2710,113 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A88A111" w14:textId="77777777" w:rsidR="008E18DD" w:rsidRPr="00FA0161" w:rsidRDefault="008E18DD" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="0E81A232" w14:textId="77777777" w:rsidTr="00FC1458">
+      <w:tr w:rsidR="00FA0161" w:rsidRPr="00FA0161" w14:paraId="0E81A232" w14:textId="77777777" w:rsidTr="007316AC">
         <w:trPr>
-          <w:trHeight w:val="928"/>
+          <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA1CE78" w14:textId="77777777" w:rsidR="006E7FE7" w:rsidRPr="00FA0161" w:rsidRDefault="006E7FE7" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>歯科麻酔科領域講習</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18866710" w14:textId="77777777" w:rsidR="006E7FE7" w:rsidRPr="00FA0161" w:rsidRDefault="006E7FE7" w:rsidP="0041201B">
+          <w:p w14:paraId="337A9E65" w14:textId="2A96B265" w:rsidR="006E7FE7" w:rsidRPr="00FA0161" w:rsidRDefault="006E7FE7" w:rsidP="007316AC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA0161">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>リフレッシャーコース</w:t>
-[...17 lines deleted...]
-              <w:t>（旧　認定講習会）</w:t>
+              <w:t>リフレッシャーコース（旧　認定講習会）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="021B6981" w14:textId="77777777" w:rsidR="006E7FE7" w:rsidRPr="00FA0161" w:rsidRDefault="006E7FE7" w:rsidP="0041201B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16986,61 +17108,65 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日本歯科麻酔学会雑誌</w:t>
       </w:r>
       <w:r w:rsidR="00406A27" w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidR="00406A27" w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Anesthesia Progress</w:t>
       </w:r>
-      <w:r w:rsidR="00C04FAE" w:rsidRPr="00FA0161">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+      <w:r w:rsidR="00C04FAE" w:rsidRPr="00E7370A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidR="00C04FAE" w:rsidRPr="00FA0161">
+      <w:r w:rsidR="00C04FAE" w:rsidRPr="00E7370A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Journal of Dental Anesthesia and Pain Medicine</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F39A778" w14:textId="39A11467" w:rsidR="00E11773" w:rsidRPr="00FA0161" w:rsidRDefault="00E11773" w:rsidP="00C04FAE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:snapToGrid w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -19493,170 +19619,124 @@
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。また、受講と指導どちらかを</w:t>
       </w:r>
       <w:r w:rsidR="00087F6B" w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>で囲んで下さい。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45961D7E" w14:textId="0BE1BF73" w:rsidR="00E11773" w:rsidRPr="00FA0161" w:rsidRDefault="00E11773" w:rsidP="00E11773">
+    <w:p w14:paraId="44B13A20" w14:textId="40BC80D5" w:rsidR="0084742D" w:rsidRPr="0084742D" w:rsidRDefault="0084742D" w:rsidP="0084742D">
       <w:pPr>
         <w:ind w:left="196" w:hangingChars="100" w:hanging="196"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0161">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FA0161">
+      <w:r w:rsidRPr="0084742D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>・受講の場合は</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084742D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>受講修了証</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00FA0161">
+        <w:t>eCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084742D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>：コース修了証の複写</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084742D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="000928FC" w:rsidRPr="00FA0161">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00FA0161">
+      <w:r w:rsidRPr="0084742D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>LS</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00FA0161">
+        <w:t>AHA-BLS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084742D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>カード、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084742D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>LS</w:t>
-[...23 lines deleted...]
-        <w:t>）を裏面に糊付けして下さい。</w:t>
+        <w:t>AHA-ACLS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084742D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>プロバイダーカード）を裏面に糊付けして下さい。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AF63361" w14:textId="77777777" w:rsidR="00E11773" w:rsidRPr="00FA0161" w:rsidRDefault="00E11773" w:rsidP="00E11773">
       <w:pPr>
         <w:ind w:left="196" w:hangingChars="100" w:hanging="196"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・指導の場合は、指導資格の証明となるもの（</w:t>
       </w:r>
       <w:r w:rsidR="000928FC" w:rsidRPr="00FA0161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -24867,58 +24947,58 @@
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003845F6" w:rsidRPr="00FA0161" w:rsidSect="00F2694C">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="338"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F42A026" w14:textId="77777777" w:rsidR="00F2694C" w:rsidRDefault="00F2694C">
+    <w:p w14:paraId="5A4579BD" w14:textId="77777777" w:rsidR="00620EF8" w:rsidRDefault="00620EF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="214EF883" w14:textId="77777777" w:rsidR="00F2694C" w:rsidRDefault="00F2694C">
+    <w:p w14:paraId="06E5A408" w14:textId="77777777" w:rsidR="00620EF8" w:rsidRDefault="00620EF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040305080305"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
@@ -25022,58 +25102,58 @@
       <w:pStyle w:val="a5"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00730A56">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="zh-CN"/>
       </w:rPr>
       <w:t>一般社団法人　日本歯科麻酔学会</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="465E3060" w14:textId="77777777" w:rsidR="00F2694C" w:rsidRDefault="00F2694C">
+    <w:p w14:paraId="674C0013" w14:textId="77777777" w:rsidR="00620EF8" w:rsidRDefault="00620EF8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1910B1E1" w14:textId="77777777" w:rsidR="00F2694C" w:rsidRDefault="00F2694C">
+    <w:p w14:paraId="7E842BB2" w14:textId="77777777" w:rsidR="00620EF8" w:rsidRDefault="00620EF8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103B4A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="819A836C"/>
     <w:lvl w:ilvl="0" w:tplc="BC7435E8">
       <w:start w:val="13"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -25358,82 +25438,86 @@
     <w:rsid w:val="00166F9E"/>
     <w:rsid w:val="001B1616"/>
     <w:rsid w:val="00241F32"/>
     <w:rsid w:val="002472AE"/>
     <w:rsid w:val="00270EED"/>
     <w:rsid w:val="00274EC4"/>
     <w:rsid w:val="00285D16"/>
     <w:rsid w:val="002930FC"/>
     <w:rsid w:val="002A4754"/>
     <w:rsid w:val="002C0B5F"/>
     <w:rsid w:val="002E7741"/>
     <w:rsid w:val="003152A3"/>
     <w:rsid w:val="00337B55"/>
     <w:rsid w:val="003845F6"/>
     <w:rsid w:val="003852DC"/>
     <w:rsid w:val="003A4139"/>
     <w:rsid w:val="00406A27"/>
     <w:rsid w:val="0045254C"/>
     <w:rsid w:val="00494FF8"/>
     <w:rsid w:val="004A76F5"/>
     <w:rsid w:val="004C44F4"/>
     <w:rsid w:val="004D7F13"/>
     <w:rsid w:val="004E2B1B"/>
     <w:rsid w:val="004F2A36"/>
     <w:rsid w:val="00506710"/>
+    <w:rsid w:val="005128E0"/>
     <w:rsid w:val="00525F26"/>
     <w:rsid w:val="005276B8"/>
     <w:rsid w:val="00530C04"/>
     <w:rsid w:val="00534AE8"/>
     <w:rsid w:val="00540F5B"/>
     <w:rsid w:val="0054270F"/>
     <w:rsid w:val="00542C50"/>
     <w:rsid w:val="00576650"/>
     <w:rsid w:val="005808A7"/>
     <w:rsid w:val="005B678E"/>
     <w:rsid w:val="005C78F6"/>
     <w:rsid w:val="005F0E73"/>
     <w:rsid w:val="005F4EAC"/>
+    <w:rsid w:val="00620EF8"/>
     <w:rsid w:val="00663F8B"/>
     <w:rsid w:val="00685BA5"/>
     <w:rsid w:val="006A0ADF"/>
     <w:rsid w:val="006A5EE3"/>
     <w:rsid w:val="006A6D0C"/>
     <w:rsid w:val="006B1505"/>
     <w:rsid w:val="006E7FE7"/>
     <w:rsid w:val="006F137E"/>
     <w:rsid w:val="007055EC"/>
     <w:rsid w:val="00730A56"/>
+    <w:rsid w:val="007316AC"/>
     <w:rsid w:val="00745DC6"/>
     <w:rsid w:val="00764057"/>
     <w:rsid w:val="00772CB6"/>
     <w:rsid w:val="007969B0"/>
     <w:rsid w:val="007A6E0F"/>
     <w:rsid w:val="007D1450"/>
     <w:rsid w:val="007D5380"/>
     <w:rsid w:val="00800250"/>
     <w:rsid w:val="00810B17"/>
+    <w:rsid w:val="0084742D"/>
     <w:rsid w:val="008508C0"/>
     <w:rsid w:val="00851FE9"/>
     <w:rsid w:val="008545C5"/>
     <w:rsid w:val="00880FC2"/>
     <w:rsid w:val="00884C2D"/>
     <w:rsid w:val="008A495D"/>
     <w:rsid w:val="008E18DD"/>
     <w:rsid w:val="008F466F"/>
     <w:rsid w:val="0090679A"/>
     <w:rsid w:val="009564E2"/>
     <w:rsid w:val="00960E0D"/>
     <w:rsid w:val="009929BD"/>
     <w:rsid w:val="00997DA2"/>
     <w:rsid w:val="009A798E"/>
     <w:rsid w:val="009C1CDD"/>
     <w:rsid w:val="009E5E8B"/>
     <w:rsid w:val="009F4104"/>
     <w:rsid w:val="009F5BB5"/>
     <w:rsid w:val="00A51381"/>
     <w:rsid w:val="00A55B22"/>
     <w:rsid w:val="00A56695"/>
     <w:rsid w:val="00A6177F"/>
     <w:rsid w:val="00A7467E"/>
     <w:rsid w:val="00A95086"/>
     <w:rsid w:val="00AA19DE"/>
@@ -25443,50 +25527,52 @@
     <w:rsid w:val="00AF35DF"/>
     <w:rsid w:val="00B1271E"/>
     <w:rsid w:val="00B147A2"/>
     <w:rsid w:val="00B52F70"/>
     <w:rsid w:val="00B6066D"/>
     <w:rsid w:val="00B8394F"/>
     <w:rsid w:val="00B8776C"/>
     <w:rsid w:val="00B93A26"/>
     <w:rsid w:val="00BC5905"/>
     <w:rsid w:val="00BD125A"/>
     <w:rsid w:val="00BE7A4D"/>
     <w:rsid w:val="00BF3803"/>
     <w:rsid w:val="00C01BC2"/>
     <w:rsid w:val="00C04FAE"/>
     <w:rsid w:val="00C114D5"/>
     <w:rsid w:val="00C6439D"/>
     <w:rsid w:val="00CB480A"/>
     <w:rsid w:val="00CE5B49"/>
     <w:rsid w:val="00D078B1"/>
     <w:rsid w:val="00D65CDB"/>
     <w:rsid w:val="00D66E5F"/>
     <w:rsid w:val="00DC5889"/>
     <w:rsid w:val="00DD48B8"/>
     <w:rsid w:val="00E11773"/>
     <w:rsid w:val="00E60E41"/>
+    <w:rsid w:val="00E7370A"/>
+    <w:rsid w:val="00E80E13"/>
     <w:rsid w:val="00EB3916"/>
     <w:rsid w:val="00EC03E8"/>
     <w:rsid w:val="00ED4134"/>
     <w:rsid w:val="00EF0288"/>
     <w:rsid w:val="00EF16D7"/>
     <w:rsid w:val="00F06322"/>
     <w:rsid w:val="00F2694C"/>
     <w:rsid w:val="00F564FC"/>
     <w:rsid w:val="00F75560"/>
     <w:rsid w:val="00FA0161"/>
     <w:rsid w:val="00FC27AA"/>
     <w:rsid w:val="00FE5C08"/>
     <w:rsid w:val="00FF3501"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -26340,56 +26426,61 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="2b715f74f96f88a471304b9e1898efaf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57b6e43d668a08f0a5daab238498c763" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -26605,137 +26696,132 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8559C62B-C74E-5C4A-9C24-F993CEAAE81A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEEB3D75-79DF-4A3C-AD6F-42F380791A20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1370CF2D-CD97-46C7-AA8C-60560236DFBF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D60E646-569F-41B5-89A2-6E649830A8D7}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEEB3D75-79DF-4A3C-AD6F-42F380791A20}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8559C62B-C74E-5C4A-9C24-F993CEAAE81A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50A13DBB-0239-4D82-8333-6C12815DD43D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4198</Words>
-  <Characters>1952</Characters>
+  <Words>919</Words>
+  <Characters>5242</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6138</CharactersWithSpaces>
+  <CharactersWithSpaces>6149</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>岡本</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>