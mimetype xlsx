--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -7,56 +7,56 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken-my.sharepoint.com/personal/gakkai12_kokuhoken_onmicrosoft_com/Documents/麻酔専門医関係/指導医・指導施設/指導施設申請書類/各種様式2025.11/清書後/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\EXT\JH\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{2E2B070E-EC77-42D7-8FDE-13D84FD5E0EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94B83E7F-FE3E-4A10-ABE1-831CFF7A8A31}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7584FEE-68D6-475B-8D83-7254EB7564F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5085" yWindow="1020" windowWidth="19395" windowHeight="13095" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-15" yWindow="-525" windowWidth="25965" windowHeight="14775" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="施設" sheetId="5" r:id="rId1"/>
     <sheet name="研修・医療安全" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">研修・医療安全!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">施設!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="103">
   <si>
     <t>6.　臨床検査に関する事項</t>
     <rPh sb="3" eb="5">
       <t>リンショウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ケンサ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>カン</t>
@@ -921,113 +921,110 @@
       <t>キョウブ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>セン</t>
     </rPh>
     <rPh sb="6" eb="10">
       <t>サツエイソウチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　血液検査機器</t>
     <rPh sb="2" eb="6">
       <t>ケツエキケンサ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　12誘導心電計</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>申請施設に関する報告書（その2-1　施設）改定案</t>
-[...20 lines deleted...]
-  <si>
     <t>　　常勤歯科医師数</t>
     <rPh sb="2" eb="4">
       <t>ジョウキン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シカ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>キンムイ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>シ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　　　年　　　月　　　日</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ガツ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t xml:space="preserve">   　　　年　　　月　　　日　　</t>
     <rPh sb="6" eb="7">
       <t>ネン</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>ガツ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>申請施設に関する報告書（その2-1　施設）</t>
+    <rPh sb="0" eb="2">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ホウコクショ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>シセツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
@@ -1382,87 +1379,87 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FE1C5BA5-B669-445D-B6BB-2D8FEEF759C2}">
   <dimension ref="A1:U114"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A97" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H107" sqref="H107"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.75" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
     <col min="2" max="2" width="24.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="4.375" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.75" style="1" customWidth="1"/>
     <col min="5" max="5" width="4.375" style="1" customWidth="1"/>
     <col min="6" max="6" width="4.5" style="1" customWidth="1"/>
     <col min="7" max="7" width="24.5" style="1" customWidth="1"/>
     <col min="8" max="8" width="4.375" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.75" style="1" customWidth="1"/>
     <col min="10" max="10" width="4.375" style="1" customWidth="1"/>
     <col min="11" max="11" width="25.625" style="1" customWidth="1"/>
     <col min="12" max="12" width="0.625" style="1" customWidth="1"/>
     <col min="13" max="14" width="3" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.875" style="1" customWidth="1"/>
     <col min="16" max="16" width="9.75" style="1" customWidth="1"/>
     <col min="17" max="17" width="14.375" style="1" customWidth="1"/>
     <col min="18" max="18" width="16.75" style="1" customWidth="1"/>
     <col min="19" max="19" width="9.75" style="1" customWidth="1"/>
     <col min="20" max="20" width="8.75" style="1" customWidth="1"/>
     <col min="21" max="21" width="2.75" style="1" customWidth="1"/>
     <col min="22" max="16384" width="8.75" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A2" s="6" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
     </row>
     <row r="3" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
@@ -1471,51 +1468,51 @@
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
     </row>
     <row r="4" spans="1:21" x14ac:dyDescent="0.15">
       <c r="A4" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:21" x14ac:dyDescent="0.15">
       <c r="B6" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>87</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:21" x14ac:dyDescent="0.15">
       <c r="B8" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>76</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1900,51 +1897,51 @@
       </c>
       <c r="E90" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.15">
       <c r="B92" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A95" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="106" spans="2:3" x14ac:dyDescent="0.15">
       <c r="B106" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="108" spans="2:3" x14ac:dyDescent="0.15">
       <c r="B108" s="4" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="2:3" x14ac:dyDescent="0.15">
       <c r="C110" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="2:3" x14ac:dyDescent="0.15">
       <c r="C111" s="4"/>
     </row>
     <row r="112" spans="2:3" x14ac:dyDescent="0.15">
       <c r="C112" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="3:9" x14ac:dyDescent="0.15">
       <c r="C113" s="4"/>
     </row>
     <row r="114" spans="3:9" x14ac:dyDescent="0.15">
       <c r="C114" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I114" s="1" t="s">
         <v>8</v>
       </c>
@@ -2174,51 +2171,51 @@
     <row r="75" spans="2:6" x14ac:dyDescent="0.15">
       <c r="C75" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="77" spans="2:6" x14ac:dyDescent="0.15">
       <c r="F77" s="1" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="80" spans="2:6" x14ac:dyDescent="0.15">
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="2:9" x14ac:dyDescent="0.15">
       <c r="B87" s="1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="2:9" x14ac:dyDescent="0.15">
       <c r="C89" s="3" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="91" spans="2:9" x14ac:dyDescent="0.15">
       <c r="D91" s="4" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="92" spans="2:9" x14ac:dyDescent="0.15">
       <c r="D92" s="4"/>
     </row>
     <row r="93" spans="2:9" x14ac:dyDescent="0.15">
       <c r="D93" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="94" spans="2:9" x14ac:dyDescent="0.15">
       <c r="D94" s="4"/>
     </row>
     <row r="95" spans="2:9" x14ac:dyDescent="0.15">
       <c r="D95" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>8</v>
       </c>
@@ -2489,88 +2486,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD05DD2B-579F-4DBB-B0E8-673C8C228052}"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F833C21-18EC-41D7-A3F4-CC6C40584A1D}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD05DD2B-579F-4DBB-B0E8-673C8C228052}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
+    <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51CA7E00-95F9-466A-A630-2D011B95201D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F833C21-18EC-41D7-A3F4-CC6C40584A1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>