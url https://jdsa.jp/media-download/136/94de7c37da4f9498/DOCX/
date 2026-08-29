--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -145,171 +145,244 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00206CC0" w:rsidRPr="000153A0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>指導体制証明書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1720F5AD" w14:textId="77777777" w:rsidR="000322BC" w:rsidRPr="000153A0" w:rsidRDefault="000322BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="667DB135" w14:textId="77777777" w:rsidR="00284AC3" w:rsidRPr="000153A0" w:rsidRDefault="00284AC3">
+    <w:p w14:paraId="667DB135" w14:textId="77777777" w:rsidR="00284AC3" w:rsidRPr="00F62067" w:rsidRDefault="00284AC3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F042367" w14:textId="4C7BE285" w:rsidR="00BF3295" w:rsidRPr="000153A0" w:rsidRDefault="00BF3295" w:rsidP="00BF3295">
+    <w:p w14:paraId="3B51EC79" w14:textId="44EBE0DE" w:rsidR="00F5390E" w:rsidRPr="00F62067" w:rsidRDefault="00BF3295" w:rsidP="00BF3295">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>年間</w:t>
       </w:r>
-      <w:r w:rsidR="000322BC" w:rsidRPr="000153A0">
+      <w:r w:rsidR="000322BC" w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="00392E59" w:rsidRPr="000153A0">
+      <w:r w:rsidR="00392E59" w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>歯科領域の</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>全身麻酔・全身</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>管理症例の</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>実施時</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>に在籍した常勤</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>・非常勤</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidRPr="000153A0">
+      <w:r w:rsidRPr="00F62067">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>歯科麻酔科医</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5390E" w:rsidRPr="00F62067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>（術者を除く※）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F042367" w14:textId="71D603D0" w:rsidR="00BF3295" w:rsidRPr="00F62067" w:rsidRDefault="00F5390E" w:rsidP="00BF3295">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F62067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>※自身が術者となる場合</w:t>
+      </w:r>
+      <w:r w:rsidR="00085676" w:rsidRPr="00F62067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>には</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>別の歯科麻酔科医が麻酔を担当</w:t>
+      </w:r>
+      <w:r w:rsidR="00085676" w:rsidRPr="00F62067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>している</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F62067">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="Courier New" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>場合は可</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="10456" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="4111"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="000153A0" w:rsidRPr="000153A0" w14:paraId="2B25F127" w14:textId="77777777" w:rsidTr="00284AC3">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CCF2EDC" w14:textId="77777777" w:rsidR="00673E14" w:rsidRPr="000153A0" w:rsidRDefault="00673E14" w:rsidP="00E9123F">
             <w:pPr>
@@ -2781,58 +2854,58 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D1F465" w14:textId="77777777" w:rsidR="00702EF5" w:rsidRPr="000153A0" w:rsidRDefault="00702EF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00702EF5" w:rsidRPr="000153A0" w:rsidSect="000322BC">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="851" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7242CA05" w14:textId="77777777" w:rsidR="00E84D0B" w:rsidRDefault="00E84D0B" w:rsidP="00DF5094">
+    <w:p w14:paraId="56ECAC08" w14:textId="77777777" w:rsidR="007F6647" w:rsidRDefault="007F6647" w:rsidP="00DF5094">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3497D191" w14:textId="77777777" w:rsidR="00E84D0B" w:rsidRDefault="00E84D0B" w:rsidP="00DF5094">
+    <w:p w14:paraId="56B7D814" w14:textId="77777777" w:rsidR="007F6647" w:rsidRDefault="007F6647" w:rsidP="00DF5094">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -2849,58 +2922,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E9C2C4" w14:textId="77777777" w:rsidR="00E84D0B" w:rsidRDefault="00E84D0B" w:rsidP="00DF5094">
+    <w:p w14:paraId="6F65AB1B" w14:textId="77777777" w:rsidR="007F6647" w:rsidRDefault="007F6647" w:rsidP="00DF5094">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A559CD8" w14:textId="77777777" w:rsidR="00E84D0B" w:rsidRDefault="00E84D0B" w:rsidP="00DF5094">
+    <w:p w14:paraId="12A02945" w14:textId="77777777" w:rsidR="007F6647" w:rsidRDefault="007F6647" w:rsidP="00DF5094">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F33261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93826606"/>
     <w:lvl w:ilvl="0" w:tplc="2B7EDB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="690" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="ＭＳ 明朝" w:hint="default"/>
       </w:rPr>
@@ -2974,160 +3047,166 @@
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4110" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="60831501">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF5094"/>
     <w:rsid w:val="000153A0"/>
     <w:rsid w:val="000322BC"/>
     <w:rsid w:val="000675FB"/>
+    <w:rsid w:val="00085676"/>
     <w:rsid w:val="0011164D"/>
     <w:rsid w:val="001C173C"/>
     <w:rsid w:val="001F2A87"/>
     <w:rsid w:val="00206CC0"/>
     <w:rsid w:val="002514DF"/>
     <w:rsid w:val="00284AC3"/>
     <w:rsid w:val="00311618"/>
     <w:rsid w:val="00316339"/>
     <w:rsid w:val="0035207E"/>
     <w:rsid w:val="00392E59"/>
     <w:rsid w:val="003A78C1"/>
     <w:rsid w:val="003C4942"/>
     <w:rsid w:val="003D1DF8"/>
+    <w:rsid w:val="003E1C01"/>
     <w:rsid w:val="00477A14"/>
     <w:rsid w:val="0053509E"/>
     <w:rsid w:val="00575396"/>
     <w:rsid w:val="005B2B17"/>
     <w:rsid w:val="005B4D54"/>
     <w:rsid w:val="005D2FD6"/>
     <w:rsid w:val="005D3430"/>
     <w:rsid w:val="00663F43"/>
     <w:rsid w:val="00673E14"/>
     <w:rsid w:val="00676141"/>
     <w:rsid w:val="006856CC"/>
     <w:rsid w:val="006A3746"/>
     <w:rsid w:val="00702EF5"/>
     <w:rsid w:val="00707A4E"/>
     <w:rsid w:val="007D7EE8"/>
+    <w:rsid w:val="007F6647"/>
     <w:rsid w:val="00810B68"/>
     <w:rsid w:val="00816B73"/>
     <w:rsid w:val="008473A1"/>
     <w:rsid w:val="00862474"/>
     <w:rsid w:val="00910E3D"/>
     <w:rsid w:val="00915F9E"/>
     <w:rsid w:val="0096299E"/>
     <w:rsid w:val="00965175"/>
     <w:rsid w:val="00A11667"/>
     <w:rsid w:val="00A74818"/>
     <w:rsid w:val="00A91F2C"/>
     <w:rsid w:val="00AC7F65"/>
     <w:rsid w:val="00B3462C"/>
     <w:rsid w:val="00B35414"/>
     <w:rsid w:val="00B81DCC"/>
     <w:rsid w:val="00BB26FE"/>
     <w:rsid w:val="00BC6511"/>
     <w:rsid w:val="00BD295E"/>
     <w:rsid w:val="00BF3295"/>
     <w:rsid w:val="00C6726A"/>
     <w:rsid w:val="00CB7F0B"/>
     <w:rsid w:val="00D01F97"/>
+    <w:rsid w:val="00D16179"/>
     <w:rsid w:val="00D33381"/>
     <w:rsid w:val="00DF5094"/>
     <w:rsid w:val="00E21607"/>
     <w:rsid w:val="00E84D0B"/>
     <w:rsid w:val="00EC192C"/>
     <w:rsid w:val="00EC7ADF"/>
+    <w:rsid w:val="00F5390E"/>
+    <w:rsid w:val="00F62067"/>
     <w:rsid w:val="00F828F9"/>
     <w:rsid w:val="00F94ECA"/>
     <w:rsid w:val="00FF3724"/>
     <w:rsid w:val="00FF5BF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2C5959DA"/>
   <w15:docId w15:val="{60D66654-6EF0-45CD-8CA4-62FD395AF16F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -4390,61 +4469,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="2b715f74f96f88a471304b9e1898efaf">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="57b6e43d668a08f0a5daab238498c763" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
@@ -4660,125 +4741,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2AC8D90-5E78-4D2E-96DB-DDEB14014E96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C767986-E5CD-43B1-9E1A-68D175453FAC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="434c33da-de49-4ac4-a736-c6e4d45b1396"/>
+    <ds:schemaRef ds:uri="9ec09e96-96d0-4052-9d85-29123e4e1820"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99888C7E-BF36-493F-A32D-59951079E8D8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{997E37B2-B5E1-4F2E-A79C-94BD0677D121}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C767986-E5CD-43B1-9E1A-68D175453FAC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2AC8D90-5E78-4D2E-96DB-DDEB14014E96}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5746B0F9-6A34-4504-98A2-712CCC5532DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>91</Words>
-  <Characters>520</Characters>
+  <Words>97</Words>
+  <Characters>558</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>610</CharactersWithSpaces>
+  <CharactersWithSpaces>654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Okamoto</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
   </property>