--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -1,74 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25427"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken-my.sharepoint.com/personal/gakkai12_kokuhoken_onmicrosoft_com/Documents/麻酔専門医関係/研修機関・準研修機関/書類/申請書類/申請書類2022改定/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kokuhoken.sharepoint.com/sites/jdsa/Shared Documents/麻酔専門医関係/研修施設・準研修施設・準連携施設/申請書類（研修施設・準研修施設）/申請書類/申請書類2026改定/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="13_ncr:1_{1C1709AA-05E6-4CAF-9D2C-1AE5B7258AE4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E8DDBAAE-74C7-45A0-884E-076333D5CB51}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{ED641FCA-A7C7-3F4B-9E17-FD1C3BDA95FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5FE1D2C4-ADC4-4A25-A066-BF1ADC978751}"/>
   <bookViews>
-    <workbookView xWindow="4050" yWindow="600" windowWidth="12825" windowHeight="14010" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2730" yWindow="2730" windowWidth="21060" windowHeight="13275" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="医療機関に関する報告書" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">医療機関に関する報告書!$2:$3</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="35">
   <si>
     <t>以上の設備を有することを証明します。</t>
     <rPh sb="0" eb="2">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>セツビ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ユウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>ショウメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>所在地</t>
     <rPh sb="0" eb="3">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>名 　称</t>
@@ -284,143 +296,237 @@
   <si>
     <t>　　　　　         年　　　 月　　　 日</t>
     <rPh sb="14" eb="15">
       <t>ネン</t>
     </rPh>
     <rPh sb="19" eb="20">
       <t>ガツ</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>B．監視装置（モニタ）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>様式3</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>７．　その他（蘇生訓練用器具など）（適宜欄を増やして作成）</t>
+    <t>☐　麻薬、向精神薬、毒薬、劇薬を適正に管理している</t>
+    <rPh sb="2" eb="4">
+      <t xml:space="preserve">テキセイニ </t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t xml:space="preserve">カンリシテイル </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>適正に管理している場合は、以下の☐にチェックを入れてください。</t>
+    <rPh sb="0" eb="2">
+      <t xml:space="preserve">テキセイニ </t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t xml:space="preserve">カンリシテイル </t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t xml:space="preserve">バアイハ </t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t xml:space="preserve">イカノ </t>
+    </rPh>
+    <rPh sb="23" eb="24">
+      <t xml:space="preserve">イレテクダサイ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>＊麻薬、向精神薬、毒薬、劇薬の管理について</t>
+    <rPh sb="1" eb="3">
+      <t xml:space="preserve">マヤク </t>
+    </rPh>
+    <rPh sb="4" eb="8">
+      <t xml:space="preserve">コウセイシニャク </t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t xml:space="preserve">ドクブツ </t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t xml:space="preserve">ヤク </t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t xml:space="preserve">ゲキヤク </t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t xml:space="preserve">カンリニツイテ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>麻薬、向精神薬、毒薬、劇薬は、「麻薬及び向精神薬取締法」「医薬品、医療機器等の品質、</t>
+    <rPh sb="27" eb="28">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ヤクヒン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>カンリ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>有効性及び安全性の確保等に関する法律」およびこれらに関連した厚生労働省の通知に基</t>
+    <rPh sb="18" eb="20">
+      <t xml:space="preserve">カンレンシタ </t>
+    </rPh>
+    <rPh sb="22" eb="27">
+      <t xml:space="preserve">コウセイロウドウショウノ </t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t xml:space="preserve">ツウチ </t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t xml:space="preserve">ヒツヨウガ カンリシテイルカ カンサ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>づいて、適正に管理する必要があります。疑義があれば、監査する場合があります。</t>
+    <rPh sb="5" eb="7">
+      <t xml:space="preserve">ギギノ </t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>５．　臨床検査に関する事項（適宜欄を増やして作成）</t>
+    <rPh sb="3" eb="5">
+      <t>リンショウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ケンサ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>６．　その他（蘇生訓練用器具など）（適宜欄を増やして作成）</t>
     <rPh sb="5" eb="6">
       <t>タ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソセイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>クンレン</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ヨウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>キグ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>６．　臨床検査に関する事項（適宜欄を増やして作成）</t>
-[...15 lines deleted...]
-    <t>８．　医療機関ホームページ等　URL　（適宜欄を増やして作成）</t>
+    <t>７．　医療機関ホームページ等　URL　（適宜欄を増やして作成）</t>
     <rPh sb="3" eb="5">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>キカン</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ナド</t>
     </rPh>
     <rPh sb="20" eb="23">
       <t>テキギラン</t>
     </rPh>
     <rPh sb="24" eb="25">
       <t>フ</t>
     </rPh>
     <rPh sb="28" eb="30">
       <t>サクセイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -434,293 +540,223 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -854,1402 +890,781 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E223"/>
+  <dimension ref="A1:E209"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C195" sqref="C195"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A186" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F196" sqref="F196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="5" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9" style="4"/>
+    <col min="1" max="1" width="5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="46.875" style="1" customWidth="1"/>
+    <col min="4" max="5" width="12.5" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.15">
-      <c r="E1" s="22" t="s">
+      <c r="E1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="23"/>
-[...13 lines deleted...]
-    <row r="5" spans="1:5" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="4" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+    </row>
+    <row r="5" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="8"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:5" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="6" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="7"/>
-[...3 lines deleted...]
-    <row r="7" spans="1:5" s="1" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="7" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E7" s="8"/>
-[...2 lines deleted...]
-      <c r="C8" s="10" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C8" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D8" s="19"/>
-[...52 lines deleted...]
-      <c r="B18" s="8" t="s">
+      <c r="D8" s="8"/>
+    </row>
+    <row r="9" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C9" s="5"/>
+      <c r="D9" s="8"/>
+    </row>
+    <row r="10" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C10" s="5"/>
+      <c r="D10" s="8"/>
+    </row>
+    <row r="11" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C11" s="5"/>
+      <c r="D11" s="8"/>
+    </row>
+    <row r="12" spans="1:5" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C12" s="5"/>
+      <c r="D12" s="8"/>
+    </row>
+    <row r="13" spans="1:5" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C13" s="5"/>
+      <c r="D13" s="8"/>
+    </row>
+    <row r="14" spans="1:5" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C14" s="5"/>
+      <c r="D14" s="8"/>
+    </row>
+    <row r="15" spans="1:5" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C15" s="5"/>
+      <c r="D15" s="8"/>
+    </row>
+    <row r="16" spans="1:5" ht="17.850000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C16" s="5"/>
+      <c r="D16" s="8"/>
+    </row>
+    <row r="17" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="18" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="8"/>
-[...5 lines deleted...]
-      <c r="B19" s="8" t="s">
+    </row>
+    <row r="19" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B19" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C19" s="8"/>
-[...4 lines deleted...]
-      <c r="C20" s="10" t="s">
+    </row>
+    <row r="20" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C20" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D20" s="19"/>
-[...62 lines deleted...]
-      <c r="B32" s="8" t="s">
+      <c r="D20" s="8"/>
+    </row>
+    <row r="21" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C21" s="5"/>
+      <c r="D21" s="8"/>
+    </row>
+    <row r="22" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C22" s="5"/>
+      <c r="D22" s="8"/>
+    </row>
+    <row r="23" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C23" s="5"/>
+      <c r="D23" s="8"/>
+    </row>
+    <row r="24" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+    </row>
+    <row r="25" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C25" s="5"/>
+      <c r="D25" s="8"/>
+    </row>
+    <row r="26" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C26" s="5"/>
+      <c r="D26" s="8"/>
+    </row>
+    <row r="27" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C27" s="5"/>
+      <c r="D27" s="8"/>
+    </row>
+    <row r="28" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C28" s="6"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="2"/>
+    </row>
+    <row r="29" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C29" s="6"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="2"/>
+    </row>
+    <row r="30" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C30" s="6"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="2"/>
+    </row>
+    <row r="31" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C31" s="6"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="2"/>
+    </row>
+    <row r="32" spans="2:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B32" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="18"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:5" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+    </row>
+    <row r="33" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C33" s="2"/>
     </row>
-    <row r="34" spans="1:5" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="A35" s="8" t="s">
+    <row r="34" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="35" spans="1:4" ht="23.85" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B35" s="12"/>
-[...6 lines deleted...]
-      <c r="C36" s="12" t="s">
+      <c r="B35"/>
+      <c r="C35"/>
+    </row>
+    <row r="36" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36"/>
+      <c r="B36"/>
+      <c r="C36" t="s">
         <v>21</v>
       </c>
-      <c r="D36" s="7"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" s="1" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="37" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B37" s="1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="1:5" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="C39" s="10" t="s">
+    <row r="38" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="39" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C39" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D39" s="19"/>
-[...62 lines deleted...]
-    <row r="55" spans="2:5" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="D39" s="8"/>
+    </row>
+    <row r="40" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C40" s="5"/>
+      <c r="D40" s="8"/>
+    </row>
+    <row r="41" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C41" s="5"/>
+      <c r="D41" s="8"/>
+    </row>
+    <row r="42" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C42" s="5"/>
+      <c r="D42" s="8"/>
+    </row>
+    <row r="43" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C43" s="5"/>
+      <c r="D43" s="8"/>
+    </row>
+    <row r="44" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C44" s="5"/>
+      <c r="D44" s="8"/>
+    </row>
+    <row r="45" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C45" s="5"/>
+      <c r="D45" s="8"/>
+    </row>
+    <row r="46" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C46" s="5"/>
+      <c r="D46" s="8"/>
+    </row>
+    <row r="47" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C47" s="8"/>
+      <c r="D47" s="8"/>
+    </row>
+    <row r="48" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="49" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="50" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="51" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="52" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="53" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="54" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="55" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C55" s="7"/>
-[...123 lines deleted...]
-      <c r="B79" s="8" t="s">
+    </row>
+    <row r="56" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="57" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="58" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="59" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="60" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="61" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="62" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="63" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="64" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="65" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="66" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="67" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="68" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="69" spans="2:2" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="70" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="71" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="72" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="73" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="74" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="75" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="76" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="77" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="78" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="79" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B79" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C79" s="7"/>
-[...10 lines deleted...]
-    <row r="82" spans="1:5" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="80" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="81" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="82" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A82" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B82" s="1"/>
-[...4 lines deleted...]
-      <c r="A83" s="1"/>
+    </row>
+    <row r="83" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B83" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C83" s="1"/>
-[...5 lines deleted...]
-      <c r="C84" s="9" t="s">
+    </row>
+    <row r="84" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C84" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D84" s="9" t="s">
+      <c r="D84" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E84" s="16"/>
-[...101 lines deleted...]
-      <c r="B103" s="8" t="s">
+    </row>
+    <row r="85" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+    </row>
+    <row r="86" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C86" s="4"/>
+      <c r="D86" s="4"/>
+    </row>
+    <row r="87" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+    </row>
+    <row r="88" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C88" s="4"/>
+      <c r="D88" s="4"/>
+    </row>
+    <row r="89" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C89" s="4"/>
+      <c r="D89" s="4"/>
+    </row>
+    <row r="90" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C90" s="4"/>
+      <c r="D90" s="4"/>
+    </row>
+    <row r="91" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C91" s="4"/>
+      <c r="D91" s="4"/>
+    </row>
+    <row r="92" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C92" s="4"/>
+      <c r="D92" s="4"/>
+    </row>
+    <row r="93" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C93" s="4"/>
+      <c r="D93" s="4"/>
+    </row>
+    <row r="94" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C94" s="4"/>
+      <c r="D94" s="4"/>
+    </row>
+    <row r="95" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C95" s="4"/>
+      <c r="D95" s="4"/>
+    </row>
+    <row r="96" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+    </row>
+    <row r="97" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C97" s="4"/>
+      <c r="D97" s="4"/>
+    </row>
+    <row r="98" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C98" s="4"/>
+      <c r="D98" s="4"/>
+    </row>
+    <row r="99" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C99" s="4"/>
+      <c r="D99" s="4"/>
+    </row>
+    <row r="100" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+    </row>
+    <row r="101" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C101" s="4"/>
+      <c r="D101" s="4"/>
+    </row>
+    <row r="102" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C102" s="4"/>
+      <c r="D102" s="4"/>
+    </row>
+    <row r="103" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="104" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="105" spans="2:4" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B105" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B106" s="10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B107" s="10" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B108" s="10" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B109" s="10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="111" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B111" s="10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="113" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B113" s="10"/>
+    </row>
+    <row r="114" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="115" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="116" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="117" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A117" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="119" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C119" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" s="5"/>
+    </row>
+    <row r="120" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C120" s="5"/>
+      <c r="D120" s="5"/>
+    </row>
+    <row r="121" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C121" s="5"/>
+      <c r="D121" s="5"/>
+    </row>
+    <row r="122" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C122" s="5"/>
+      <c r="D122" s="5"/>
+    </row>
+    <row r="123" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C123" s="5"/>
+      <c r="D123" s="5"/>
+    </row>
+    <row r="124" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C124" s="5"/>
+      <c r="D124" s="5"/>
+    </row>
+    <row r="125" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C125" s="5"/>
+      <c r="D125" s="5"/>
+    </row>
+    <row r="126" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C126" s="6"/>
+      <c r="D126" s="6"/>
+      <c r="E126" s="2"/>
+    </row>
+    <row r="127" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C127" s="6"/>
+      <c r="D127" s="6"/>
+      <c r="E127" s="2"/>
+    </row>
+    <row r="128" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C128" s="5"/>
+      <c r="D128" s="5"/>
+    </row>
+    <row r="129" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="130" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B130" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C103" s="1"/>
-[...40 lines deleted...]
-      <c r="C110" s="10" t="s">
+    </row>
+    <row r="131" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="132" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A132" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C132" s="3"/>
+    </row>
+    <row r="133" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B133" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="135" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B135" s="3"/>
+      <c r="C135" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D110" s="10"/>
-[...80 lines deleted...]
-      <c r="B124" s="3" t="s">
+      <c r="D135" s="5"/>
+    </row>
+    <row r="136" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B136" s="3"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="5"/>
+    </row>
+    <row r="137" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B137" s="3"/>
+      <c r="C137" s="5"/>
+      <c r="D137" s="5"/>
+    </row>
+    <row r="138" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B138" s="3"/>
+      <c r="C138" s="5"/>
+      <c r="D138" s="5"/>
+    </row>
+    <row r="139" spans="1:4" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B139" s="3"/>
+      <c r="C139" s="5"/>
+      <c r="D139" s="5"/>
+    </row>
+    <row r="140" spans="1:4" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B140" s="3"/>
+      <c r="C140" s="5"/>
+      <c r="D140" s="5"/>
+    </row>
+    <row r="141" spans="1:4" ht="15.6" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B141" s="3"/>
+      <c r="C141" s="5"/>
+      <c r="D141" s="5"/>
+    </row>
+    <row r="142" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C142" s="5"/>
+      <c r="D142" s="5"/>
+    </row>
+    <row r="143" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C143" s="5"/>
+      <c r="D143" s="5"/>
+    </row>
+    <row r="144" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="145" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B145" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="146" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="147" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="148" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="149" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="150" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="151" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="152" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="153" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="154" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="155" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="156" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="157" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="158" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="159" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="160" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="161" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="162" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B162" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="164" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="165" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="166" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="167" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="168" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A168" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C168" s="3"/>
+    </row>
+    <row r="169" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B169" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C124" s="1"/>
-[...4 lines deleted...]
-      <c r="C126" s="10" t="s">
+    </row>
+    <row r="170" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="171" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C171" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="D126" s="10"/>
-[...59 lines deleted...]
-      <c r="B136" s="1" t="s">
+      <c r="D171" s="5"/>
+    </row>
+    <row r="172" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C172" s="5"/>
+      <c r="D172" s="5"/>
+    </row>
+    <row r="173" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C173" s="5"/>
+      <c r="D173" s="5"/>
+    </row>
+    <row r="174" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C174" s="5"/>
+      <c r="D174" s="5"/>
+    </row>
+    <row r="175" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C175" s="5"/>
+      <c r="D175" s="5"/>
+    </row>
+    <row r="176" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C176" s="5"/>
+      <c r="D176" s="5"/>
+    </row>
+    <row r="177" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C177" s="5"/>
+      <c r="D177" s="5"/>
+    </row>
+    <row r="178" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C178" s="5"/>
+      <c r="D178" s="5"/>
+    </row>
+    <row r="179" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C179" s="5"/>
+      <c r="D179" s="5"/>
+    </row>
+    <row r="180" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C180" s="5"/>
+      <c r="D180" s="5"/>
+    </row>
+    <row r="181" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="182" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B182" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C136" s="7"/>
-[...346 lines deleted...]
-      <c r="B196" s="1" t="s">
+    </row>
+    <row r="183" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="184" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="185" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="186" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="187" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="188" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="189" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="190" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="191" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="192" spans="2:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="193" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="194" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="195" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="196" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A196" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C197" s="7"/>
+    </row>
+    <row r="198" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="199" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="200" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B200" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="E196" s="8"/>
-[...5 lines deleted...]
-      <c r="B198" s="1" t="s">
+    </row>
+    <row r="201" spans="1:5" ht="15.75" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="202" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B202" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E198" s="8"/>
-[...5 lines deleted...]
-      <c r="B200" s="2" t="s">
+    </row>
+    <row r="203" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
+    <row r="204" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B204" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E200" s="8"/>
-[...6 lines deleted...]
-      <c r="B202" s="2" t="s">
+    </row>
+    <row r="205" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B205" s="2"/>
+    </row>
+    <row r="206" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B206" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E202" s="8"/>
-[...6 lines deleted...]
-      <c r="B204" s="2" t="s">
+    </row>
+    <row r="207" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B207" s="2"/>
+    </row>
+    <row r="208" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B208" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="E204" s="8" t="s">
+      <c r="E208" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="205" spans="1:5" s="1" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-[...127 lines deleted...]
-    </row>
+    <row r="209" ht="18" customHeight="1" x14ac:dyDescent="0.15"/>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C85:C99">
     <sortCondition ref="C85:C99"/>
   </sortState>
   <mergeCells count="1">
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <rowBreaks count="4" manualBreakCount="4">
+  <rowBreaks count="3" manualBreakCount="3">
     <brk id="33" max="16383" man="1"/>
     <brk id="80" max="16383" man="1"/>
-    <brk id="121" max="16383" man="1"/>
-    <brk id="162" max="16383" man="1"/>
+    <brk id="115" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="18" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="1ab2c09862a73cb026fad3678f8c4181">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="64710bcdac71cc3bc314db709738f1a7" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009B4075DCE771364483A845EABB364160" ma:contentTypeVersion="19" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="256b45b1870e4951af1c80af00e4b77c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="243a22c4-0715-4563-8016-6da1f84ab103" xmlns:ns3="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44996dec0db2fd9132a923f221c6ccfc" ns2:_="" ns3:_="">
     <xsd:import namespace="243a22c4-0715-4563-8016-6da1f84ab103"/>
     <xsd:import namespace="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="243a22c4-0715-4563-8016-6da1f84ab103" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -2333,50 +1748,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4b6ffdc8-ae14-44c2-b9ef-6c040fcf99bb" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -2433,80 +1853,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="243a22c4-0715-4563-8016-6da1f84ab103" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2DB79A0-0A01-4837-848E-44982E99E18F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{488949A0-81FD-487E-86C5-3C3FAFA321B4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{488949A0-81FD-487E-86C5-3C3FAFA321B4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{613395F4-A3D9-4ED7-B9DB-B90E5CD318B9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F3847C-7AC9-44D6-9073-51CA5D8576DD}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62F3847C-7AC9-44D6-9073-51CA5D8576DD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="243a22c4-0715-4563-8016-6da1f84ab103"/>
+    <ds:schemaRef ds:uri="24f53fc4-3cd8-433b-aeb0-e48e9dfe8a24"/>
+    <ds:schemaRef ds:uri="434c33da-de49-4ac4-a736-c6e4d45b1396"/>
+    <ds:schemaRef ds:uri="9ec09e96-96d0-4052-9d85-29123e4e1820"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
@@ -2514,27 +1938,30 @@
       <vt:lpstr>医療機関に関する報告書!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>岡本</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B4075DCE771364483A845EABB364160</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>